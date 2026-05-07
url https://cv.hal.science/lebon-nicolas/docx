--- v0 (2026-03-05)
+++ v1 (2026-05-07)
@@ -520,317 +520,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the measurement error of optical impressions obtained with four intraoral and one extra-oral dental scanners of post and core preparations</w:t>
+                <w:t xml:space="preserve">Impact of Intraoral Scanner Sleeves on STL File Accuracy: A Metrological Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Dupagne</w:t>
+                <w:t xml:space="preserve">Max Troizier Cheyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lebon Nicolas</w:t>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Laverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.e13235. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (4), pp.567-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2024.567-580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075784v1</w:t>
+                <w:t xml:space="preserve">hal-04284162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématiques des MOCN destinées au secteur dentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the measurement error of optical impressions obtained with four intraoral and one extra-oral dental scanners of post and core preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dupagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Dentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.e13235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085606v1</w:t>
+                <w:t xml:space="preserve">hal-04075784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Intraoral Scanner Sleeves on STL File Accuracy: A Metrological Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Floriane Laverne</w:t>
+                <w:t xml:space="preserve">Cinématiques des MOCN destinées au secteur dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Dentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, BioMateriaux Cliniques, 8 (1), pp.95-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2024.567-580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04284162v1</w:t>
+                <w:t xml:space="preserve">hal-04085606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspecting CAD/CAM ceramic dental prosthesis using X-ray micro-computed tomography</w:t>
               </w:r>
@@ -946,90 +946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the acquisition accuracy and digitizing noise of 9 intraoral and extraoral scanners: An objective method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dupagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128 (5), pp.1032-1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1057,286 +1057,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milled Surface Integrity: Application to Fixed Dental Prosthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of Anodized Titanium Surfaces on the Behavior of Gingival Cells in Contact with: A Systematic Review of In Vitro Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joséphine Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mimran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.559. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11050559⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.1566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11121566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075873v1</w:t>
+                <w:t xml:space="preserve">hal-04071848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Anodized Titanium Surfaces on the Behavior of Gingival Cells in Contact with: A Systematic Review of In Vitro Studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Milled Surface Integrity: Application to Fixed Dental Prosthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (12), pp.1566. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst11121566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst11050559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04071848v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Milling Tool and Prosthetic Materials on Roughness of the Dental CAD CAM Prostheses in End Milling Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierre Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1534,90 +1534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computer-Aided Tool to Predict Dental Crown Prosthesis Surface Integrity after Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (5), pp.894-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1651,51 +1651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding dental CAD/CAM for restorations--dental milling machines from a mechanical engineering viewpoint. Part B: labside milling machines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierre Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding dental CAD/CAM for restorations: dental milling machines from a mechanical engineering viewpoint Part A : Chairside milling machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2182,64 +2182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding dental CAD/CAM for restorations-accuracy from a mechanical engineering viewpoint.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fron-Chabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,1266 +2288,1443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding dental CAD/CAM for restorations - the digital workflow from a mechanical engineering viewpoint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of CAD/CAM tool and material on tool wear and roughness of dental prostheses after milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebon Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computerized Dentistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (2), pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prosdent.2014.12.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122695v1</w:t>
+                <w:t xml:space="preserve">hal-01149510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le flux numérique en CFAO dentaire pour la prothèse conjointe - Structuration et manipulation des données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités Cliniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CAD/CAM tool and material on tool wear and roughness of dental prostheses after milling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding dental CAD/CAM for restorations - the digital workflow from a mechanical engineering viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fron Chabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Prosthetic Dentistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computerized Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.21-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prosdent.2014.12.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01149510v1</w:t>
+                <w:t xml:space="preserve">hal-01122695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HUMAN-ROBOT INTERACTION PLATFORM FOR INTRAORAL DENTAL SCAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COBOT-ASSISTED INTRAORAL IMAGING: 3D SCANNING AND CLINICAL VIDEO CAPABILITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebon Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Allport</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lebon Nicolas</w:t>
+                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Laverne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMECE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society of Mechanical Engineers, Nov 2025, Memphis, United States</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Apr 2026, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304473v2</w:t>
+                <w:t xml:space="preserve">hal-05594786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional Analysis Of 3D-printed Dental Arches: Comparing Vat Photopolymerization Workflows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cobotisation de l'imagerie intraorale : synthèse des performances pour la numérisation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Laverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">103rd General Session &amp; Exhibition of the IADR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">CNRIUT’2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Lorient, Apr 2026, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143720v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usinabilité des biomatériaux dentaires pour prothèses conjointes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Pacquet</w:t>
+                <w:t xml:space="preserve">A HUMAN-ROBOT INTERACTION PLATFORM FOR INTRAORAL DENTAL SCAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Allport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebon Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et métiers d'Angers, Jun 2021, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">IMECE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Mechanical Engineers, Nov 2025, Memphis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075866v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304473v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance indicators for prosthesis surface integrity after dental CAD/CAM milling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensional Analysis Of 3D-printed Dental Arches: Comparing Vat Photopolymerization Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Fasham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Laverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Columbia University, Aug 2019, New York (USA), United States</w:t>
+              <w:t xml:space="preserve">103rd General Session &amp; Exhibition of the IADR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192735v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’usinage par CFAO sur l’intégrité de surface de prothèses dentaires coronaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Usinabilité des biomatériaux dentaires pour prothèses conjointes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour la Santé 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des mines de St Etienne, May 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Manufacturing 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et métiers d'Angers, Jun 2021, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090809v1</w:t>
+                <w:t xml:space="preserve">hal-04075866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prototype tool to predict dental crown prosthesis surface roughness after milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+                <w:t xml:space="preserve">Performance indicators for prosthesis surface integrity after dental CAD/CAM milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Biomechanics, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">CMBBE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Columbia University, Aug 2019, New York (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090780v1</w:t>
+                <w:t xml:space="preserve">hal-04192735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'orientation outil/matiere sur l'integrite de surface des biomateriaux dentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impact de l’usinage par CFAO sur l’intégrité de surface de prothèses dentaires coronaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Matériaux pour la Santé 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des mines de St Etienne, May 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446087v1</w:t>
+                <w:t xml:space="preserve">hal-02090809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A prototype tool to predict dental crown prosthesis surface roughness after milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Biomechanics, Jul 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de l'orientation outil/matiere sur l'integrite de surface des biomateriaux dentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Mawussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of the tool-material couple on the dental CAD/CAM prosthetic roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME - Virtual Concept - Improve - Ingegraf 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3557,458 +3734,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des impacts environnementaux de prothèses dentaires fixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée de la Recherche en Odontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montrouge, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of intraoral cobotic scanning in the dental CAD/CAM chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Allport</w:t>
+                <w:t xml:space="preserve">Optimisation strategies of different VAT photopolymerization printers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Fasham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Laverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée de la Recherche en Odotonlogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montrouge, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637456v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation strategies of different VAT photopolymerization printers</w:t>
+                <w:t xml:space="preserve">Benefits of intraoral cobotic scanning in the dental CAD/CAM chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Fasham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Francois</w:t>
+                <w:t xml:space="preserve">Rebecca Allport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminath Venkateswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Laverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée de la Recherche en Odotonlogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montrouge, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637460v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative methods for Aligning and Comparing Dental Scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Kergozien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée de la Recherche en Odotonlogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montrouge, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF INTRAORAL SCANNER SLEEVES ON STL FILE ACCURACY: A METROLOGICAL APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Troizier Cheyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,448 +4200,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de Recherche en Odontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montrouge, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Powder Bed Fusion Processing Of Complex Concentrated Alloys For Bio-Implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mourgout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Hattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Metallurgy World Congress (World PM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Powder Metallurgy Association (EPMA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-8, 2022, World PM2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’unité CFAO à Paris Descartes : pour et par les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Wulfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakubowicz Boris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Derbanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zamansky Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Collège National d'occlusodontalogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Deauville, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CAD/CAM unit in Paris Descartes University : for and by students.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Margaux Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Wulfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakubowicz Boris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Derbanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zamansky Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConsEuro Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Londres, United Kingdom. 19, pp.1701-1754, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00784-015-1486-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4474,429 +4651,429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobotized intra-oral digitization: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Laverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Allport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque national S.mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Voguë, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Integrity of Pre-sintered Ceramics and Composites Used for Dental Prostheses After CAD/CAM Abrasive Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapie Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 108, pp.252-257, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of machining process on the flexural strength of CAD/CAM blocks for dental restorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (sup1), pp.S31 - S32, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computer-aided tool to predict dental crown prosthesis surface integrity after milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Mawussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.231-235, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14733/cadconfP.2018.231-235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4906,120 +5083,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomaterials Surface Integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 (4), pp.438, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cryst12040438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5029,306 +5206,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fichier STL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les techniques de l'ingénieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.BM7982 V1, 2023, Mécanique, Fabrication additive, Impression 3D, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-bm7982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrité de surface en usinage - Application à la prothèse dentaire conjointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Biomédical - Pharma, Technologies biomédicales, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-med7320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFAO en ingénierie biomédicale. Dentisterie prothétique numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.MED7310, 2019, Biomédical - Pharma, Technologies biomédicales, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-med7310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5338,163 +5515,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés modernes de mise en forme des matériaux en odontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joséphine Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rohman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1283-0860(19)42821-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5504,65 +5681,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débaguage orthodontique : fin d’un traitement… et début d’une nouvelle responsabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Charavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,51 +5784,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'orthodontie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5661,114 +5838,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'usinage par CFAO sur l'intégrité de surface des prothèses dentaires coronaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017USPCD031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01911073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5836,51 +6013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1B88F9B"/>
+    <w:nsid w:val="5241B0CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6067,51 +6244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lebon-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4377-9849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230948782" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goguelat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebon Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10266-025-01066-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Adeline Dantagnan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dupagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Mawussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13235" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Troizier Cheyne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2024.567-580" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Chiche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2092033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2021.02.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11050559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;phine Crenn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mimran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fromentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre Tapie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072238" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.894-903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fron-Chabouis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fron Chabouis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2014.12.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLTF1HR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304473v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Allport" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fasham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gouze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Wade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637456v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Francois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Kergozien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mourgout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hattal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gandolfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Hocini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldpm2022.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wulfman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakubowicz Boris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Derbanne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamansky Bruno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-015-1486-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078657v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075827v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapie Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Issaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811501" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2018.231-235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12040438" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm7982" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-med7320" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Shindo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-med7310" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chamieh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rohman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1283-0860(19)42821-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charavet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01911073v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCD031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lebon-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4377-9849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230948782" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goguelat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebon Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bosco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10266-025-01066-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Adeline Dantagnan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Troizier Cheyne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2024.567-580" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dupagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Mawussi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Chiche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2092033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2021.02.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;phine Crenn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mimran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fromentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11050559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre Tapie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072238" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.894-903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fron-Chabouis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prosdent.2014.12.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLTF1HR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fron Chabouis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304473v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Allport" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fasham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gouze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Wade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Francois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Kergozien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mourgout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hattal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gandolfi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Hocini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldpm2022.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wulfman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Margaux Collignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakubowicz Boris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Derbanne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamansky Bruno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-015-1486-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078657v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapie Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.044" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Issaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811501" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2018.231-235" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12040438" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085594v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm7982" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-med7320" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Shindo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-med7310" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chamieh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rohman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1283-0860(19)42821-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charavet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01911073v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCD031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>