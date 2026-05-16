--- v0 (2026-03-10)
+++ v1 (2026-05-16)
@@ -147,2383 +147,2521 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the mechanisms involved in the evolution of the structural and physicochemical properties of tomato during air drying – A study combining MRI, unilateral NMR and conventional techniques</w:t>
+                <w:t xml:space="preserve">MRI, unilateral NMR, macro-vision histology, texture and biochemical dataset for studying the tomato during air drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 212, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, pp.112653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051288v1</w:t>
+                <w:t xml:space="preserve">hal-05578091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variety, growing conditions and processing method act on different structural and biochemical traits to modify viscosity in tomato puree</w:t>
+                <w:t xml:space="preserve">Insights into the mechanisms involved in the evolution of the structural and physicochemical properties of tomato during air drying – A study combining MRI, unilateral NMR and conventional techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Zuber</w:t>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 189, pp.114495. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114495⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617887v1</w:t>
+                <w:t xml:space="preserve">hal-05051288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of conventional and innovative processing conditions on organoleptic and nutritional properties of applesauce from organic and conventional production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variety, growing conditions and processing method act on different structural and biochemical traits to modify viscosity in tomato puree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Leca</w:t>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Gouble</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Witold Danelski</w:t>
+                <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142346⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.114495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867211v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does hydration of ‘Deglet Nour’ date palm fruits improve their quality and help to reduce waste?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of conventional and innovative processing conditions on organoleptic and nutritional properties of applesauce from organic and conventional production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Cherif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+                <w:t xml:space="preserve">Caroline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jameleddine Ben Abda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Witold Danelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 458, pp.140323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140323⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639066v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of pulse “antinutritional” content by optimizing pulse canning process is insufficient to improve fat-soluble vitamin bioavailability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does hydration of ‘Deglet Nour’ date palm fruits improve their quality and help to reduce waste?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+                <w:t xml:space="preserve">Jameleddine Ben Abda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Georgé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 370, pp.131021. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131021⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 458, pp.140323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.140323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346447v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of near-infrared, mid-infrared, Raman spectroscopy and near-infrared hyperspectral imaging to determine chemical, structural and rheological properties of apple purees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of pulse “antinutritional” content by optimizing pulse canning process is insufficient to improve fat-soluble vitamin bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijie Lan</w:t>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baeten</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Quentin Arnould</w:t>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111002⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 370, pp.131021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604054v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apple puree's texture is independent from fruit firmness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of near-infrared, mid-infrared, Raman spectroscopy and near-infrared hyperspectral imaging to determine chemical, structural and rheological properties of apple purees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijie Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Buergy</w:t>
+                <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 323, pp.111002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189093v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method using near infrared hyperspectral imaging to highlight the internal quality of apple fruit slices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared technique to forecast cooked puree properties from raw apples: A potential strategy towards sustainability and precision processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Buergy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Songchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 175 (1), pp.111497. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 355 (2), pp.129636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2021.111497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182741v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puncture, MRI and NMR relaxometry data for multiscale analysis of the degradation of apple structure due to thermal treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apple puree's texture is independent from fruit firmness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Buergy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107029⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.111324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.111324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270695v1</w:t>
+                <w:t xml:space="preserve">hal-03189093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared technique to forecast cooked puree properties from raw apples: A potential strategy towards sustainability and precision processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A method using near infrared hyperspectral imaging to highlight the internal quality of apple fruit slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129636⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175 (1), pp.111497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2021.111497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250179v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible, near- and mid-infrared spectroscopy coupled with an innovative chemometric strategy to control apple puree quality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Puncture, MRI and NMR relaxometry data for multiscale analysis of the degradation of apple structure due to thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2020.107546⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03080002v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale NMR analysis of the degradation of apple structure due to thermal treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visible, near- and mid-infrared spectroscopy coupled with an innovative chemometric strategy to control apple puree quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijie Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 294, pp.110413. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.107546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2020.107546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040113v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin degradation accounts for apple tissue fragmentation during thermomechanical-mediated puree production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale NMR analysis of the degradation of apple structure due to thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine M. G. C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 120, pp.106885. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294, pp.110413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313582v1</w:t>
+                <w:t xml:space="preserve">hal-03040113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new application of NIR spectroscopy to describe and predict purees quality from the non-destructive apple measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+                <w:t xml:space="preserve">Pectin degradation accounts for apple tissue fragmentation during thermomechanical-mediated puree production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Buergy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125944⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.106885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992917v1</w:t>
+                <w:t xml:space="preserve">hal-03313582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple leaf wettability variability as a function of genotype and apple scab susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 260, 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scienta.2019.108890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresh, freeze-dried or cell wall samples: Which is the most appropriate to determine chemical, structural and rheological variations during apple processing using ATR-FTIR spectroscopy?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A new application of NIR spectroscopy to describe and predict purees quality from the non-destructive apple measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 330, pp.127357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127357⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 310, pp.125944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993051v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin modifications in raw fruits alter texture of plant cell dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Buergy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107, pp.105962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fresh, freeze-dried or cell wall samples: Which is the most appropriate to determine chemical, structural and rheological variations during apple processing using ATR-FTIR spectroscopy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijie Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 330, pp.127357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of leaf wetness duration at the tree scale: considering leaf properties and tree architecture to estimate water interception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Philion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1160, pp.253-260. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2533,2598 +2671,2598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-nose Sensor Integration for Improved Quality Monitoring in Fruit and Vegetable Processing through Aroma Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Villamarin-Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEURMAN symposium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University, Sep 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of water state and repartition during drying process of tomato with single sided nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonio Gilberto Ferreira, Federal University of Sao Carlos - Brazil, Jun 2024, Foz Do Iguazu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding pectins structural modifications during fruit processing : relation with textural properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Buergy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Characterization of Macromolecules-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared-guided formulation: an innovative concept applied to apple puree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Near-infrared Guided Processing: A potential Strategy to Predict Processed Purees Properties from Spectra of Intact Apples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st HélioSPIR Meeting of Near Infrared Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">CNIRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338532v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared Guided Processing: A potential Strategy to Predict Processed Purees Properties from Spectra of Intact Apples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Infrared-guided formulation: an innovative concept applied to apple puree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Beijing, China</w:t>
+              <w:t xml:space="preserve">21st HélioSPIR Meeting of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628108v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR-FTIR, an integrated tool to evaluate rheological, structural and biochemical variations during purees processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Rheologists Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Giron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectroscopy: a potential tool to manage apple puree processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on Fruit and Vegetable Processing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of infrared spectroscopy to evaluate the variability of quality traits of the fresh apples and processed purées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking the rheological properties of apple purees with the content of soluble pectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Buergy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPSC 2019 International Plant Spectroscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786486v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the rheological properties of apple purees with the content of soluble pectins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of infrared spectroscopy to evaluate the variability of quality traits of the fresh apples and processed purées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijie Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IPSC 2019 International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341487v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Magnetic Resonance Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different pre- and post-harvest treatments of apple fruits on puree's texture and on pectic polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of apple microstructure evolution under thermal treatment by mechanical and NMR methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Agrophysics: Soil, Plant and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular size of soluble pectins in apple fruits is not affected by heat processing into puree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Agrophysics Soil, Plant &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR and texture measurements to characterize the evolution of apple microstructure during thermal treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Agrophysics Soil, Plant &amp; Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale NMR analysis of apple thermal denaturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRFood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using weather interpolated gridded data and high resolution forecasts in disease and pest warning systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Philion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Integrated Fruit Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual weather data to estimate leaf wetness duration</w:t>
+                <w:t xml:space="preserve">Virtual weather data - who needs in-field weather stations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77. New England, NY, Canada Fruit Pest Management Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Burlington, VT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603528v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual weather data - who needs in-field weather stations?</w:t>
+                <w:t xml:space="preserve">A new model to estimate leaf wetness duration in an apple orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Philion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77. New England, NY, Canada Fruit Pest Management Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Burlington, VT, United States</w:t>
+              <w:t xml:space="preserve">2015 APS Annual Meeting, American Phytopathological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603455v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model to estimate leaf wetness duration in an apple orchard</w:t>
+                <w:t xml:space="preserve">La physique et la tavelure : édition 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Philion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 APS Annual Meeting, American Phytopathological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">23. Journées Annuelles sur la Recherche et l'Innovation Technologique (JARIT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Orford, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578856v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La physique et la tavelure : édition 2015</w:t>
+                <w:t xml:space="preserve">Using virtual weather data to estimate leaf wetness duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Philion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Journées Annuelles sur la Recherche et l'Innovation Technologique (JARIT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Orford, Canada</w:t>
+              <w:t xml:space="preserve">77. New England, NY, Canada Fruit Pest Management Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Burlington, VT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606935v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf Wetness Duration modeling : physical processes, plant and canopy properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North Carolina &amp; Western Weather Working Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ventura, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Nowcasting and high resolution weather forecast to estimate key pest management variables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Philion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bélair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abrahamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. New England, NY, Canada Fruit Pest Management Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Burlington, VT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la durée d'humectation pour améliorer la lutte contre la tavelure du pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Boissières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Philion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Journées Annuelles sur la Recherche et l'Innovation Technologique (JARIT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Orford, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving leaf wetness duration modeling with simple physics : applications to apple scab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. New England, NY, Canada Fruit Pest Management Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Burlington, VT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5134,1837 +5272,1837 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF WATER STATE AND REPARTITION DURING DRYING PROCESS OF TOMATO WITH SINGLE SIDED NUCLEAR MAGNETIC RESONANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Bienniel International Bologna Conference Magnetic Resonance In Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Tromso, Norway. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato drying investigated by MRI, single sided NMR and conventional techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. , P14, p.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of water state and repartition during drying process of tomato with single sided nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AITA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rimini, Italy. MDPI, The future of food is now: development, functionality &amp; sustainability, pp.496, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the valorisation of fruit and vegetables pomaces in juices through model solutions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined deep eutectic solvents pretreatments of pomaces act synergistically to ease access to texturing soluble dietary fibers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calatraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Selman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th Food Structure and Functionality Symposium – Structuring Foods for a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, On Line, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Agrophysics: Agriculture in changing climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lublin (POL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177117v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deep eutectic solvents pretreatments of pomaces act synergistically to ease access to texturing soluble dietary fibers.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Investigating the valorisation of fruit and vegetables pomaces in juices through model solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Selman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agrophysics: Agriculture in changing climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lublin (POL), Poland</w:t>
+              <w:t xml:space="preserve">The 4th Food Structure and Functionality Symposium – Structuring Foods for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177124v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource efficiency optimisation of second class vegetables via biorefinery solutions to improve sustainability in the agrifood chain and climate change resilience : the European project “DEMETER”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. van de Voorde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calatraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste2Value International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Viseu, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ NMR detection of apple parenchyma softening during thermal treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TransQuaPil Project : Toward the use of sensors in-line to manage the processing of fruit and vegetables to better preserve organoleptic quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C.M.G.C. Renard</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on Fruit and Vegetable Processing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Avignon, France. </w:t>
+              <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341493v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of postharvest hydration treatment on 'Deglet Nour' date quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ NMR detection of apple parenchyma softening during thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Sissou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Riqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on Fruit and Vegetable Processing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338509v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransQuaPil Project : Toward the use of sensors in-line to manage the processing of fruit and vegetables to better preserve organoleptic quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effect of postharvest hydration treatment on 'Deglet Nour' date quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jameleddine Benabda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on Fruit and Vegetable Processing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338515v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROISMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, BERLIN, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Magnetic Resonance Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ NMR highlights structural change during apple heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy, ICMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale NMR analysis of apple thermal denaturation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">IRM et caractérisation des aliments. Focus sur la pomme cuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
+              <w:t xml:space="preserve">Mechanobiology and Physics of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Clermont Ferrand, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733786v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRM et caractérisation des aliments. Focus sur la pomme cuite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Multiscale NMR analysis of apple thermal denaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanobiology and Physics of Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Clermont Ferrand, France. 2018</w:t>
+              <w:t xml:space="preserve">EUROMAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790813v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of Leaf Wetness Duration at the tree scale : considering leaf properties and tree architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Philion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6974,124 +7112,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau aux interfaces : Phénomènes capillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes &amp; l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7101,208 +7239,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la durée d'humectation au sein d'un couvert de pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011CLF22196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00840841v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-02790930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7370,51 +7414,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="605125EA"/>
+    <w:nsid w:val="AA9B459C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7601,51 +7645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lecalex" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6824-957X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170011119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lorho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116385" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Danelski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142346" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Cherif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Ben Abda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Lan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baeten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnould" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03189093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buergy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111324" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111497" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. G. C. Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110413" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313582v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106885" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125944" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.108890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993051v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127357" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boissonnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Philion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.37" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314607v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villamarin-Spataro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pietri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwei Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Burgy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerjon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338571v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603455v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;lair" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abrahamowicz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boissi&#232;res" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traore" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177117v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Selman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177124v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calatraba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177129v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van de Voorde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341493v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Traor&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Benabda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00840841v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22196" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790930v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lecalex" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6824-957X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170011119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578091v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lorho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112653" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116385" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Danelski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142346" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Cherif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Ben Abda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140323" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Lan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baeten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Arnould" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buergy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129636" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03189093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111497" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107546" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. G. C. Renard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110413" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106885" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.108890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125944" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02992654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105962" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127357" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605954v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boissonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Philion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.37" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villamarin-Spataro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pietri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwei Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Burgy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clerjon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;lair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abrahamowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boissi&#232;res" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683948v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traore" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888325v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahaye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calatraba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Selman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177117v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tack" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van de Voorde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Sissou Traor&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Riqueau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Benabda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594219v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00840841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22196" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>