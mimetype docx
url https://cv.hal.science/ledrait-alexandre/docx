--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -828,165 +828,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fantasme d’infanticide en protection de l’enfant, profils cliniques des parents maltraitants</w:t>
+                <w:t xml:space="preserve">Transidentification in adolescence: understanding and Respecting parental concerns to improve psychological Support for families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée associative de Thiétreville : Accompagnement et prévention des tout petits au XXI siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Thietreville, Nov 2024, Notre Dame de Gravanchon, France</w:t>
+              <w:t xml:space="preserve">3rd October, ‘Eating Disorders &amp; Gender Dysphoria’, Questioning Gender: Psychotherapeutic Approaches to Youth Gender Dysphoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Evidence-Based Gender Medecine (SEGM), Oct 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861028v1</w:t>
+                <w:t xml:space="preserve">hal-04861002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transidentification in adolescence: understanding and Respecting parental concerns to improve psychological Support for families</w:t>
+                <w:t xml:space="preserve">Le fantasme d’infanticide en protection de l’enfant, profils cliniques des parents maltraitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd October, ‘Eating Disorders &amp; Gender Dysphoria’, Questioning Gender: Psychotherapeutic Approaches to Youth Gender Dysphoria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Evidence-Based Gender Medecine (SEGM), Oct 2024, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journée associative de Thiétreville : Accompagnement et prévention des tout petits au XXI siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Thietreville, Nov 2024, Notre Dame de Gravanchon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861002v1</w:t>
+                <w:t xml:space="preserve">hal-04861028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Trouble Dissociatif de l’Identité provoqué par exposition à la pédopornographie au passage à l’acte pédophilique par procuration, l’impossible consentement</w:t>
               </w:r>
@@ -1751,260 +1751,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicalement votre : Le psychologue entre traumatisme des attentats, résonnance interne et prise en charge de l’adolescent, quels enjeux professionnels ?</w:t>
+                <w:t xml:space="preserve">Radicalisations adolescentes : une clinique du symptôme et de la rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres annuelles de la Clinique : Entre l’intime et le social, l’impact des évènements émotionnels collectifs en contexte de travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale de Protection Judiciaire de la Jeunesse (ENPJJ), May 2017, Roubaix, France</w:t>
+              <w:t xml:space="preserve">Colloque : Le religieux dans nos pratiques professionnelles contemporaines… Cliniques d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association TERRA PSY, Jun 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861022v1</w:t>
+                <w:t xml:space="preserve">hal-04861018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicalisations adolescentes : une clinique du symptôme et de la rencontre</w:t>
+                <w:t xml:space="preserve">Radicalisation islamique à l’adolescence : entre résonances pubertaires et symptôme radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Le religieux dans nos pratiques professionnelles contemporaines… Cliniques d’aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association TERRA PSY, Jun 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Colloque : Les voies de l’engagement extrême violence et radicalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Psychologues praticiens, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861018v1</w:t>
+                <w:t xml:space="preserve">hal-04861020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicalisation islamique à l’adolescence : entre résonances pubertaires et symptôme radical</w:t>
+                <w:t xml:space="preserve">Radicalement votre : Le psychologue entre traumatisme des attentats, résonnance interne et prise en charge de l’adolescent, quels enjeux professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Les voies de l’engagement extrême violence et radicalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École de Psychologues praticiens, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres annuelles de la Clinique : Entre l’intime et le social, l’impact des évènements émotionnels collectifs en contexte de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale de Protection Judiciaire de la Jeunesse (ENPJJ), May 2017, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861020v1</w:t>
+                <w:t xml:space="preserve">hal-04861022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2211,261 +2211,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transidentification in Adolescents and Young Adults: Understanding Parental Concerns to Improve Psychological Support for Families</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Cognet-Kayem</w:t>
+                <w:t xml:space="preserve">Dissociation traumatique chez le mineur auditionné, « mauvaise victime » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Fournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Gomes Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Sexual Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (8), pp.3265-3276. </w:t>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.308-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10508-025-03139-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2025036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211175v1</w:t>
+                <w:t xml:space="preserve">hal-05447879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation traumatique chez le mineur auditionné, « mauvaise victime » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transidentification in Adolescents and Young Adults: Understanding Parental Concerns to Improve Psychological Support for Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cognet-Kayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Fournerie</w:t>
+                <w:t xml:space="preserve">Capucine Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Gomes Lopes</w:t>
+                <w:t xml:space="preserve">Olga Megalakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (3), pp.308-314. </w:t>
+              <w:t xml:space="preserve">Archives of Sexual Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (8), pp.3265-3276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ppsy/2025036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10508-025-03139-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447879v1</w:t>
+                <w:t xml:space="preserve">hal-05211175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement sexuel et soumission psychique : dialogue entre droit et psychanalyse</w:t>
               </w:r>
@@ -3073,607 +3073,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différencier conjugopathie et dysparentalité : l’exemple des consultations familiales sous main de justice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets de l’assimilation culturelle sur les liens intergénérationnels, la structure familiale et la relation mère-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les dispositifs de médiation face aux parents vulnérables, 3 (241), pp.65-78. </w:t>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.104-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.241.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202355104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439778v1</w:t>
+                <w:t xml:space="preserve">hal-04439767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la transidentification pubertaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un colloque exceptionnel. Sur la transidentification des mineurs (Finlande, juin 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beryl Koener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eliacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Genre et identité. Questions pour l’adolescent, 5 (406), pp.18-22. </w:t>
+              <w:t xml:space="preserve">Le Carnet psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (265), pp.31-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jdp.406.0018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lcp.265.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206563v1</w:t>
+                <w:t xml:space="preserve">hal-04439773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l’assimilation culturelle sur les liens intergénérationnels, la structure familiale et la relation mère-enfant</w:t>
+                <w:t xml:space="preserve">La petite voleuse, tendance antisociale chez une enfant de huit ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Envie d’école. Journal des rééducateurs de l’Éducation nationale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le dessin, un voyage avec l’enfant, 116, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439767v1</w:t>
+                <w:t xml:space="preserve">hal-04860980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La petite voleuse, tendance antisociale chez une enfant de huit ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jours sans faim : Psychothérapie d’une très jeune anorexiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Cognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Envie d’école. Journal des rééducateurs de l’Éducation nationale </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (1), pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.661.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860980v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un colloque exceptionnel. Sur la transidentification des mineurs (Finlande, juin 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beryl Koener</w:t>
+                <w:t xml:space="preserve">Différencier conjugopathie et dysparentalité : l’exemple des consultations familiales sous main de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hirschelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Carnet psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (265), pp.31-33. </w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les dispositifs de médiation face aux parents vulnérables, 3 (241), pp.65-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcp.265.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dia.241.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439773v1</w:t>
+                <w:t xml:space="preserve">hal-04439778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jours sans faim : Psychothérapie d’une très jeune anorexiste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la transidentification pubertaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cognet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (1), pp.19-32. </w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Genre et identité. Questions pour l’adolescent, 5 (406), pp.18-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psye.661.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jdp.406.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439793v1</w:t>
+                <w:t xml:space="preserve">hal-04206563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber-emprise et radicalité adolescente</w:t>
               </w:r>
@@ -5116,51 +5116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="373EC4B9"/>
+    <w:nsid w:val="B21DAD38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5347,51 +5347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ledrait-alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1581-0332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ledrait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hirschelmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Duhamel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet-Kayem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1122.2025.00006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Koener" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53941/dbgs.2025.100003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lamoureux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-025-03139-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447879v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fournerie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gomes Lopes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2025036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauc&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.408.0045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudfroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.063.0089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ath&#233;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.02.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04766614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Kozlowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ambler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dech&#234;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Almaraz Almaraz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26344041241269298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.672.0045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.241.0065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04206563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202355104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.265.0031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.661.0019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.093.0147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Govindama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.232.0057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2019.3954" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Mamoudou Garba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.192.0145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.362.0028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.221.0013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984581v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.100.0413" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-361?lang=fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04860997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ledrait-alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1581-0332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ledrait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hirschelmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Duhamel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet-Kayem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1122.2025.00006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Koener" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53941/dbgs.2025.100003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fournerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gomes Lopes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2025036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lamoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-025-03139-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauc&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.408.0045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudfroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.063.0089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ath&#233;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.02.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04766614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Kozlowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ambler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dech&#234;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Almaraz Almaraz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26344041241269298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.672.0045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202355104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.265.0031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.661.0019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.241.0065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04206563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.093.0147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Govindama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.232.0057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2019.3954" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Mamoudou Garba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.192.0145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.362.0028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.221.0013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984581v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.100.0413" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-361?lang=fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04860997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>