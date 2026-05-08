--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -552,234 +552,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatisme et relations précoces</w:t>
+                <w:t xml:space="preserve">Psycho-criminological Approach to Jihadist Terrorism in Adolescence: Analysis of the Modus Operandi in Light of Life Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Traumatismes et dispositifs d’accompagnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Europe, Jun 2025, Bourgogne, France</w:t>
+              <w:t xml:space="preserve">21 international Congress. Beyong Nature and culture (ESCAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Child and Adolescent Psychiatry (ESCAP), Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519143v1</w:t>
+                <w:t xml:space="preserve">hal-05518169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et fondements de l’accompagnement thérapeutique de l’enfant victime d’inceste : pour une clinique psycho-éducative. Les violences sexuelles, des violences comme les autres ?</w:t>
+                <w:t xml:space="preserve">Traumatisme et relations précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Écouter les enfants, repérer leurs souffrances, et les accompagner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de la ville de Paris, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Traumatismes et dispositifs d’accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Europe, Jun 2025, Bourgogne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519136v1</w:t>
+                <w:t xml:space="preserve">hal-05519143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-criminological Approach to Jihadist Terrorism in Adolescence: Analysis of the Modus Operandi in Light of Life Trajectories</w:t>
+                <w:t xml:space="preserve">Principes et fondements de l’accompagnement thérapeutique de l’enfant victime d’inceste : pour une clinique psycho-éducative. Les violences sexuelles, des violences comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 international Congress. Beyong Nature and culture (ESCAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Child and Adolescent Psychiatry (ESCAP), Jun 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Écouter les enfants, repérer leurs souffrances, et les accompagner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de la ville de Paris, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518169v1</w:t>
+                <w:t xml:space="preserve">hal-05519136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils psychotraumatiques du bébé maltraité</w:t>
               </w:r>
@@ -828,165 +828,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transidentification in adolescence: understanding and Respecting parental concerns to improve psychological Support for families</w:t>
+                <w:t xml:space="preserve">Le fantasme d’infanticide en protection de l’enfant, profils cliniques des parents maltraitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd October, ‘Eating Disorders &amp; Gender Dysphoria’, Questioning Gender: Psychotherapeutic Approaches to Youth Gender Dysphoria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Evidence-Based Gender Medecine (SEGM), Oct 2024, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journée associative de Thiétreville : Accompagnement et prévention des tout petits au XXI siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Thietreville, Nov 2024, Notre Dame de Gravanchon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861002v1</w:t>
+                <w:t xml:space="preserve">hal-04861028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fantasme d’infanticide en protection de l’enfant, profils cliniques des parents maltraitants</w:t>
+                <w:t xml:space="preserve">Transidentification in adolescence: understanding and Respecting parental concerns to improve psychological Support for families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée associative de Thiétreville : Accompagnement et prévention des tout petits au XXI siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Thietreville, Nov 2024, Notre Dame de Gravanchon, France</w:t>
+              <w:t xml:space="preserve">3rd October, ‘Eating Disorders &amp; Gender Dysphoria’, Questioning Gender: Psychotherapeutic Approaches to Youth Gender Dysphoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Evidence-Based Gender Medecine (SEGM), Oct 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861028v1</w:t>
+                <w:t xml:space="preserve">hal-04861002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Trouble Dissociatif de l’Identité provoqué par exposition à la pédopornographie au passage à l’acte pédophilique par procuration, l’impossible consentement</w:t>
               </w:r>
@@ -2536,222 +2536,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le surdiagnostic au risque de la négation du symptôme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« A male virgin suicide ». Essai sur l’idéologie INCEL et haine du féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gaudfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jdp.408.0045⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Métamorphoses, 2 (63), pp.89-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.063.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440243v1</w:t>
+                <w:t xml:space="preserve">hal-04810732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« A male virgin suicide ». Essai sur l’idéologie INCEL et haine du féminin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gaudfroy</w:t>
+                <w:t xml:space="preserve">Le surdiagnostic au risque de la négation du symptôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cognet-Kayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Métamorphoses, 2 (63), pp.89-108. </w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (408), pp.45-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cpc.063.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jdp.408.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810732v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la transidentité à la transidentification. Déclenchement rapide de la « dysphorie de genre » chez des adolescents confrontés au malaise pubertaire</w:t>
               </w:r>
@@ -3073,239 +3073,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l’assimilation culturelle sur les liens intergénérationnels, la structure familiale et la relation mère-enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jours sans faim : Psychothérapie d’une très jeune anorexiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55, pp.104-118. </w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (1), pp.19-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/psyc/202355104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psye.661.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439767v1</w:t>
+                <w:t xml:space="preserve">hal-04439793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un colloque exceptionnel. Sur la transidentification des mineurs (Finlande, juin 2023)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets de l’assimilation culturelle sur les liens intergénérationnels, la structure familiale et la relation mère-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Carnet psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (265), pp.31-33. </w:t>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.104-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcp.265.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202355104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439773v1</w:t>
+                <w:t xml:space="preserve">hal-04439767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petite voleuse, tendance antisociale chez une enfant de huit ans</w:t>
               </w:r>
@@ -3367,118 +3324,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jours sans faim : Psychothérapie d’une très jeune anorexiste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Cognet</w:t>
+                <w:t xml:space="preserve">Un colloque exceptionnel. Sur la transidentification des mineurs (Finlande, juin 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beryl Koener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eliacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (1), pp.19-32. </w:t>
+              <w:t xml:space="preserve">Le Carnet psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (265), pp.31-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psye.661.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lcp.265.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439793v1</w:t>
+                <w:t xml:space="preserve">hal-04439773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différencier conjugopathie et dysparentalité : l’exemple des consultations familiales sous main de justice</w:t>
               </w:r>
@@ -4507,186 +4507,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maltraitance des jeunes enfants de moins de 3 ans en France et leurs parents maltraitants. Un état des lieux</w:t>
+                <w:t xml:space="preserve">L'enfant maltraité ou la figure du témoin du fantasme d'infanticide intergénérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolande Govindama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yolande Govindama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maltraitance et fantasme d’infanticide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Karthala, pp.37-61, 2017, (Questions d'enfances), 978-2-8111-1926-3</w:t>
+              <w:t xml:space="preserve">Maltraitance et fantasme d'infanticide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Karthala, pp.77-114, 2017, (Questions d'enfances), 978-2-8111-1926-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860988v1</w:t>
+                <w:t xml:space="preserve">hal-04860992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enfant maltraité ou la figure du témoin du fantasme d'infanticide intergénérationnel</w:t>
+                <w:t xml:space="preserve">La maltraitance des jeunes enfants de moins de 3 ans en France et leurs parents maltraitants. Un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Govindama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yolande Govindama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maltraitance et fantasme d'infanticide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Karthala, pp.77-114, 2017, (Questions d'enfances), 978-2-8111-1926-3</w:t>
+              <w:t xml:space="preserve">Maltraitance et fantasme d’infanticide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Karthala, pp.37-61, 2017, (Questions d'enfances), 978-2-8111-1926-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860992v1</w:t>
+                <w:t xml:space="preserve">hal-04860988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures traumatiques du fantasme d’infanticide dans la relation mère-enfant dans une famille normande</w:t>
               </w:r>
@@ -4802,138 +4802,288 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maltraitance et fantasme d'infanticide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Karthala, pp.63-75, 2017, 978-2-8111-1926-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits parentaux problématiques : repérer les enjeux et les répercussions pour les mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hirschelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Villion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction de la protection judiciaire de la jeunesse (DPJJ). 2025, https://www.justice.gouv.fr/sites/default/files/2025-12/2025_DPJJ_Synthese_Conflits_Parentaux.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets psychopathologiques des traumas familiaux précoces sur les formes contemporaines du comportement violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de caen, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04860997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4943,112 +5093,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consequences of physical abuse on children's development from birth to three years old post-traumatic syndrome and prevention perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e congrés de la World Congress of the World Association for Infant Mental Health (WAIMH). Infant Mental Health in a rapidly changing world: Confl ict, adversity, and resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Pragues, Czech Republic. , Infant Mental Health Journal, 37 (suppl. 1), p. 622, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5116,51 +5266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B21DAD38"/>
+    <w:nsid w:val="F9A88026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5347,51 +5497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ledrait-alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1581-0332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ledrait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hirschelmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Duhamel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet-Kayem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1122.2025.00006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Koener" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53941/dbgs.2025.100003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fournerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gomes Lopes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2025036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lamoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-025-03139-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauc&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.408.0045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudfroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.063.0089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ath&#233;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.02.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04766614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Kozlowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ambler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dech&#234;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Almaraz Almaraz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26344041241269298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.672.0045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202355104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.265.0031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.661.0019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.241.0065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04206563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.093.0147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Govindama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.232.0057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2019.3954" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Mamoudou Garba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.192.0145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.362.0028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.221.0013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984581v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.100.0413" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-361?lang=fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04860997v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ledrait-alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1581-0332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ledrait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hirschelmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Duhamel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet-Kayem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1122.2025.00006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Koener" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53941/dbgs.2025.100003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fournerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gomes Lopes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2025036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lamoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-025-03139-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauc&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudfroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.063.0089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.408.0045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ath&#233;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.02.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04766614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Kozlowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ambler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dech&#234;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Almaraz Almaraz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26344041241269298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.672.0045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.661.0019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202355104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.265.0031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.241.0065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04206563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.093.0147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Govindama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.232.0057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2019.3954" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Mamoudou Garba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.192.0145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.362.0028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.221.0013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984581v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.100.0413" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-361?lang=fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Villion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04860997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>