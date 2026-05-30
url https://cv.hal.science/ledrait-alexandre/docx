--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -828,165 +828,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fantasme d’infanticide en protection de l’enfant, profils cliniques des parents maltraitants</w:t>
+                <w:t xml:space="preserve">Transidentification in adolescence: understanding and Respecting parental concerns to improve psychological Support for families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée associative de Thiétreville : Accompagnement et prévention des tout petits au XXI siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Thietreville, Nov 2024, Notre Dame de Gravanchon, France</w:t>
+              <w:t xml:space="preserve">3rd October, ‘Eating Disorders &amp; Gender Dysphoria’, Questioning Gender: Psychotherapeutic Approaches to Youth Gender Dysphoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Evidence-Based Gender Medecine (SEGM), Oct 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861028v1</w:t>
+                <w:t xml:space="preserve">hal-04861002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transidentification in adolescence: understanding and Respecting parental concerns to improve psychological Support for families</w:t>
+                <w:t xml:space="preserve">Le fantasme d’infanticide en protection de l’enfant, profils cliniques des parents maltraitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd October, ‘Eating Disorders &amp; Gender Dysphoria’, Questioning Gender: Psychotherapeutic Approaches to Youth Gender Dysphoria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Evidence-Based Gender Medecine (SEGM), Oct 2024, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journée associative de Thiétreville : Accompagnement et prévention des tout petits au XXI siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Thietreville, Nov 2024, Notre Dame de Gravanchon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861002v1</w:t>
+                <w:t xml:space="preserve">hal-04861028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Trouble Dissociatif de l’Identité provoqué par exposition à la pédopornographie au passage à l’acte pédophilique par procuration, l’impossible consentement</w:t>
               </w:r>
@@ -1751,282 +1751,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicalisations adolescentes : une clinique du symptôme et de la rencontre</w:t>
+                <w:t xml:space="preserve">Radicalement votre : Le psychologue entre traumatisme des attentats, résonnance interne et prise en charge de l’adolescent, quels enjeux professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Le religieux dans nos pratiques professionnelles contemporaines… Cliniques d’aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association TERRA PSY, Jun 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres annuelles de la Clinique : Entre l’intime et le social, l’impact des évènements émotionnels collectifs en contexte de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale de Protection Judiciaire de la Jeunesse (ENPJJ), May 2017, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861018v1</w:t>
+                <w:t xml:space="preserve">hal-04861022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicalisation islamique à l’adolescence : entre résonances pubertaires et symptôme radical</w:t>
+                <w:t xml:space="preserve">Radicalisations adolescentes : une clinique du symptôme et de la rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Les voies de l’engagement extrême violence et radicalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École de Psychologues praticiens, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque : Le religieux dans nos pratiques professionnelles contemporaines… Cliniques d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association TERRA PSY, Jun 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861020v1</w:t>
+                <w:t xml:space="preserve">hal-04861018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicalement votre : Le psychologue entre traumatisme des attentats, résonnance interne et prise en charge de l’adolescent, quels enjeux professionnels ?</w:t>
+                <w:t xml:space="preserve">Radicalisation islamique à l’adolescence : entre résonances pubertaires et symptôme radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres annuelles de la Clinique : Entre l’intime et le social, l’impact des évènements émotionnels collectifs en contexte de travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale de Protection Judiciaire de la Jeunesse (ENPJJ), May 2017, Roubaix, France</w:t>
+              <w:t xml:space="preserve">Colloque : Les voies de l’engagement extrême violence et radicalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Psychologues praticiens, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861022v1</w:t>
+                <w:t xml:space="preserve">hal-04861020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2536,473 +2536,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« A male virgin suicide ». Essai sur l’idéologie INCEL et haine du féminin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gaudfroy</w:t>
+                <w:t xml:space="preserve">Le surdiagnostic au risque de la négation du symptôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cognet-Kayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cpc.063.0089⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (408), pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.408.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810732v1</w:t>
+                <w:t xml:space="preserve">hal-04440243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le surdiagnostic au risque de la négation du symptôme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« A male virgin suicide ». Essai sur l’idéologie INCEL et haine du féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gaudfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (408), pp.45-50. </w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Métamorphoses, 2 (63), pp.89-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jdp.408.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cpc.063.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440243v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la transidentité à la transidentification. Déclenchement rapide de la « dysphorie de genre » chez des adolescents confrontés au malaise pubertaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Masson</w:t>
+                <w:t xml:space="preserve">Evolving national guidelines for the treatment of children and adolescents with gender dysphoria: International perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasia Kozlowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Ambler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Cognet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dechêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Almaraz Almaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eliacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2023.02.002⟩</w:t>
+              <w:t xml:space="preserve">Human Systems: Therapy, Culture and Attachments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.89-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/26344041241269298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510800v1</w:t>
+                <w:t xml:space="preserve">hal-04766614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving national guidelines for the treatment of children and adolescents with gender dysphoria: International perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kasia Kozlowska</w:t>
+                <w:t xml:space="preserve">De la transidentité à la transidentification. Déclenchement rapide de la « dysphorie de genre » chez des adolescents confrontés au malaise pubertaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Ambler</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dechêne</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Eliacheff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Athéa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Systems: Therapy, Culture and Attachments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (2), pp.89-152. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (3), pp.435-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/26344041241269298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766614v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’impossible identification sexuée à la transidentification pubertaire : une étude de cas</w:t>
               </w:r>
@@ -3073,1251 +3073,1355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jours sans faim : Psychothérapie d’une très jeune anorexiste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">De la transidentification pubertaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cognet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (1), pp.19-32. </w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Genre et identité. Questions pour l’adolescent, 5 (406), pp.18-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psye.661.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jdp.406.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439793v1</w:t>
+                <w:t xml:space="preserve">hal-04206563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l’assimilation culturelle sur les liens intergénérationnels, la structure familiale et la relation mère-enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la transidentification pubertaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/psyc/202355104⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 406 (5), pp.18-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.406.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439767v1</w:t>
+                <w:t xml:space="preserve">hal-05617447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La petite voleuse, tendance antisociale chez une enfant de huit ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différencier conjugopathie et dysparentalité : l’exemple des consultations familiales sous main de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Hirschelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Cognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Envie d’école. Journal des rééducateurs de l’Éducation nationale </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les dispositifs de médiation face aux parents vulnérables, 3 (241), pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.241.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860980v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un colloque exceptionnel. Sur la transidentification des mineurs (Finlande, juin 2023)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets de l’assimilation culturelle sur les liens intergénérationnels, la structure familiale et la relation mère-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Carnet psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (265), pp.31-33. </w:t>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.104-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lcp.265.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202355104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439773v1</w:t>
+                <w:t xml:space="preserve">hal-04439767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différencier conjugopathie et dysparentalité : l’exemple des consultations familiales sous main de justice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Hirschelmann</w:t>
+                <w:t xml:space="preserve">Jours sans faim : Psychothérapie d’une très jeune anorexiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les dispositifs de médiation face aux parents vulnérables, 3 (241), pp.65-78. </w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (1), pp.19-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.241.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psye.661.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439778v1</w:t>
+                <w:t xml:space="preserve">hal-04439793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la transidentification pubertaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Masson</w:t>
+                <w:t xml:space="preserve">La petite voleuse, tendance antisociale chez une enfant de huit ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Envie d’école. Journal des rééducateurs de l’Éducation nationale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le dessin, un voyage avec l’enfant, 116, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206563v1</w:t>
+                <w:t xml:space="preserve">hal-04860980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber-emprise et radicalité adolescente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lamote</w:t>
+                <w:t xml:space="preserve">Un colloque exceptionnel. Sur la transidentification des mineurs (Finlande, juin 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beryl Koener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eliacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dechêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cite.093.0147⟩</w:t>
+              <w:t xml:space="preserve">Le Carnet psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (265), pp.31-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcp.265.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439796v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maltraitance dans la relation mère-fille… ou la répétition du « meurtre d’un enfant » à l’adresse d’un Autre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolande Govindama</w:t>
+                <w:t xml:space="preserve">Cyber-emprise et radicalité adolescente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.232.0057⟩</w:t>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Régimes autoritaires et destruction de la pensée Cités, 1 (93), pp.147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.093.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984564v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les bébés normands en pouponnière ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maltraitance dans la relation mère-fille… ou la répétition du « meurtre d’un enfant » à l’adresse d’un Autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Govindama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/etnor.2019.3954⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 232 (2), pp.57-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.232.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860984v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences entre des profils des effets des maltraitances physiques et psychologiques sur le développement de l’enfant de moins de 3 ans en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qui sont les bébés normands en pouponnière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdourhamane Mamoudou Garba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dev.192.0145⟩</w:t>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Normandie, terre d’innovations, 11, pp.81-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/etnor.2019.3954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439802v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse processuelle et dimensionnelle du symptôme des radicalisations adolescentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Duhamel</w:t>
+                <w:t xml:space="preserve">Différences entre des profils des effets des maltraitances physiques et psychologiques sur le développement de l’enfant de moins de 3 ans en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Govindama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourhamane Mamoudou Garba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jdp.362.0028⟩</w:t>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 31 (2), pp.145-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dev.192.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984578v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescentes radicalisées : de la réactualisation du ravage mère-fille à la recherche d’un symptôme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse processuelle et dimensionnelle du symptôme des radicalisations adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.221.0013⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 362 (10), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.362.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984576v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolescentes radicalisées : de la réactualisation du ravage mère-fille à la recherche d’un symptôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 221 (3), pp.13-26. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.221.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad au féminin : promesse d’une solution aux éprouvés pubertaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, T. 35 n°2 (2), pp.413-432. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.100.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4327,519 +4431,519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements évaluatifs et thérapeutiques de la prise en charge du psychotraumatisme relationnel chez l’enfant de moins de trois ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Laurent; Delphine Peyrat-Apicella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotraumatismes et dispositifs de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Press, pp.85-93, 2025, (Ouvertures psy), 978-2-38642-554-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fantasme infanticide intergénérationnel à la pulsion infanticide partagée au sein du couple. Un enfant doit être mis à mort pour exister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Govindama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les violences en famille. Histoire et actualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.361-378, 2020, (Psychanalyse en questions), 979-10-370-0285-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfant maltraité ou la figure du témoin du fantasme d'infanticide intergénérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yolande Govindama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maltraitance et fantasme d'infanticide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Karthala, pp.77-114, 2017, (Questions d'enfances), 978-2-8111-1926-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maltraitance des jeunes enfants de moins de 3 ans en France et leurs parents maltraitants. Un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Govindama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yolande Govindama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maltraitance et fantasme d’infanticide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Karthala, pp.37-61, 2017, (Questions d'enfances), 978-2-8111-1926-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures traumatiques du fantasme d’infanticide dans la relation mère-enfant dans une famille normande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yolande Govindama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maltraitance et fantasme d'infanticide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Karthala, pp.165-176, 2017, (Questions d'enfances), 978-2-8111-1926-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences des effets des maltraitances physiques et psychologiques chez l’enfant de moins de trois ans : résultats d’une étude menée dans le cadre de l’ONPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Govindama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yolande Govindama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maltraitance et fantasme d'infanticide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Karthala, pp.63-75, 2017, 978-2-8111-1926-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4849,147 +4953,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits parentaux problématiques : repérer les enjeux et les répercussions pour les mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Hirschelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ledrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Villion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction de la protection judiciaire de la jeunesse (DPJJ). 2025, https://www.justice.gouv.fr/sites/default/files/2025-12/2025_DPJJ_Synthese_Conflits_Parentaux.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4999,91 +5103,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets psychopathologiques des traumas familiaux précoces sur les formes contemporaines du comportement violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de caen, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04860997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5093,112 +5197,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consequences of physical abuse on children's development from birth to three years old post-traumatic syndrome and prevention perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ledrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e congrés de la World Congress of the World Association for Infant Mental Health (WAIMH). Infant Mental Health in a rapidly changing world: Confl ict, adversity, and resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Pragues, Czech Republic. , Infant Mental Health Journal, 37 (suppl. 1), p. 622, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5266,51 +5370,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9A88026"/>
+    <w:nsid w:val="06BBFC90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5497,51 +5601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ledrait-alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1581-0332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ledrait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hirschelmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Duhamel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet-Kayem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1122.2025.00006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Koener" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53941/dbgs.2025.100003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fournerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gomes Lopes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2025036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lamoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-025-03139-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauc&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudfroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.063.0089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.408.0045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ath&#233;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.02.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04766614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Kozlowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ambler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dech&#234;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Almaraz Almaraz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26344041241269298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.672.0045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.661.0019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202355104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.265.0031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.241.0065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04206563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.093.0147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Govindama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.232.0057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2019.3954" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Mamoudou Garba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.192.0145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.362.0028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.221.0013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984581v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.100.0413" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-361?lang=fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Villion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04860997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ledrait-alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1581-0332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ledrait" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518169v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hirschelmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Duhamel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet-Kayem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1122.2025.00006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Koener" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53941/dbgs.2025.100003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fournerie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gomes Lopes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2025036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lamoureux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-025-03139-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauc&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100536" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.408.0045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaudfroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.063.0089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04766614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Kozlowska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Ambler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dech&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Almaraz Almaraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eliacheff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26344041241269298" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510800v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cognet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ath&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.672.0045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04206563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.406.0018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.241.0065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202355104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.661.0019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.265.0031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.093.0147" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Govindama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.232.0057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2019.3954" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Mamoudou Garba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.192.0145" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.362.0028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.221.0013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03984581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.100.0413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-361?lang=fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860988v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muniglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Villion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04860997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>