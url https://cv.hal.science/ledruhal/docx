--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -72,2325 +72,2479 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Holocene wet-cool Cerrado tree corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Escobar-Torrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Horák-Terra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the presence of early humans in northeastern Brazil: Synthesis of paleoenvironmental reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Haut-Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 680, pp.113367. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene changes in vegetation and fire within a forest refuge in the Araripe region, northeastern Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Daniely Freire Guerra</w:t>
+                <w:t xml:space="preserve">Pre-hispanic wetland irrigation and metallurgy in the South Andean Altiplano (Intersalar Region, Bolivia, XIVth and XVth century CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 338, pp.108826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836241266407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04962244v1</w:t>
+                <w:t xml:space="preserve">hal-04763002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everything's not lost: Caatinga areas under chronic disturbances still have well-preserved plant communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Soraya Macêdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sousa Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Kelly Gomes Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Arid Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2024.105164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-hispanic wetland irrigation and metallurgy in the South Andean Altiplano (Intersalar Region, Bolivia, XIVth and XVth century CE)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Tolu</w:t>
+                <w:t xml:space="preserve">Late Holocene changes in vegetation and fire within a forest refuge in the Araripe region, northeastern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Daniely Freire Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Augusto Santos Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudney de Almeida Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Soares de Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (11), pp.1687-1699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836241266407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04763002v1</w:t>
+                <w:t xml:space="preserve">hal-04962244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-scale variability of vegetation and fire activity in a northern Cerrado driven by an east-west rainfall gradient during the Holocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisca Soares de Araújo</w:t>
+                <w:t xml:space="preserve">The southern Brazilian tropical forest during the penultimate Pleistocene glaciation and its termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mercedes Camejo Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fresia Ricardi‐branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele C Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise de Campos Bicudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836231225719⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.373 - 385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962236v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The southern Brazilian tropical forest during the penultimate Pleistocene glaciation and its termination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denise de Campos Bicudo</w:t>
+                <w:t xml:space="preserve">Millennial-scale variability of vegetation and fire activity in a northern Cerrado driven by an east-west rainfall gradient during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Augusto Santos Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Soares de Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.3594⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (5), pp.541-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836231225719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893703v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two New Species of Achnanthidium Kützing (Achnanthidiaceae) from the Quaternary Sediments of the Colônia Basin, Southeast Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos E Wetzel</w:t>
+                <w:t xml:space="preserve">Long‐and short‐term vegetation change and inferred climate dynamics and anthropogenic activity in the central Cerrado during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Escobar‐torrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Ribeiro Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elder Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2023v44a6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.130 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893590v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A palynological atlas of the Cerrado-Caatinga ecotone in northeastern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Virginia Oliveira Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Soares De Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 321, pp.105023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2023.105023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐and short‐term vegetation change and inferred climate dynamics and anthropogenic activity in the central Cerrado during the Holocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elder Yokoyama</w:t>
+                <w:t xml:space="preserve">Rimoneis ectorii (Bacillariophyta), a new diatom species from the Colônia basin Pleistocene sediments (southeast Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele C Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise de Campos Bicudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E.M. Bicudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nova Hedwigia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117 (1-4), pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/nova_Hedwigia/2023/0861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.3567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04893705v1</w:t>
+                <w:t xml:space="preserve">hal-04962253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimoneis ectorii (Bacillariophyta), a new diatom species from the Colônia basin Pleistocene sediments (southeast Brazil)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos E.M. Bicudo</w:t>
+                <w:t xml:space="preserve">Relationship between pollination syndromes, pollen morphology and plant ecology in Quaternary deposits of the Cerrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Escobar-Torrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nova Hedwigia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (1), pp.2252871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01916122.2023.2252871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/nova_Hedwigia/2023/0861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04962253v1</w:t>
+                <w:t xml:space="preserve">hal-04893654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between pollination syndromes, pollen morphology and plant ecology in Quaternary deposits of the Cerrado</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Cerrado and restinga pathways: two ancient biotic corridors in the neotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Soares De Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palynology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (1), pp.2252871. </w:t>
+              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01916122.2023.2252871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21425/f5fbg59398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04893654v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cerrado and restinga pathways: two ancient biotic corridors in the neotropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two New Species of Achnanthidium Kützing (Achnanthidiaceae) from the Quaternary Sediments of the Colônia Basin, Southeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele C Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise C Bicudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E de M Bicudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisca Soares De Araújo</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E Wetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21425/f5fbg59398⟩</w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (6), pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2023v44a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893495v1</w:t>
+                <w:t xml:space="preserve">hal-04893590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the vegetation and water cycle of the Ecuadorian páramo during the last 5000 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a glacial neotropical rainforest from pollen and spore assemblages (Colônia, São Paulo, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mercedes Camejo Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fresia Ricardi-Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J Francischetti Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836221101251⟩</w:t>
+              <w:t xml:space="preserve">Grana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (2), pp.81 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00173134.2021.1976823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658523v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a glacial neotropical rainforest from pollen and spore assemblages (Colônia, São Paulo, Brazil)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in the vegetation and water cycle of the Ecuadorian páramo during the last 5000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo J Francischetti Garcia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Finsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00173134.2021.1976823⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.950-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836221101251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893665v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimated degradation of the Caatinga based on modern pollen rain deposited in reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaneicia dos Santos Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Caram Sfair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Soares Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botânica Brasílica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1677-941x-abb-2022-0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate Atlantic forest and climate phases during the early Pleistocene 41 kyr cycles in southeastern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise C Bicudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 286, pp.107560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudostaurosira crateri sp. nov. (Fragilariaceae, Bacillariophyta), a new small araphid, fossil diatom species from the Pleistocene (Atlantic Forest, Brazil)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos E de M Bicudo</w:t>
+                <w:t xml:space="preserve">Acid-free protocol for extracting pollen from Quaternary sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudney de Almeida Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytotaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/phytotaxa.496.2.1⟩</w:t>
+              <w:t xml:space="preserve">Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01916122.2021.1960916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893650v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-free protocol for extracting pollen from Quaternary sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudney de Almeida Santos</w:t>
+                <w:t xml:space="preserve">Pseudostaurosira crateri sp. nov. (Fragilariaceae, Bacillariophyta), a new small araphid, fossil diatom species from the Pleistocene (Atlantic Forest, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele C Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise C Bicudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E de M Bicudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01916122.2021.1960916⟩</w:t>
+              <w:t xml:space="preserve">Phytotaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 496 (2), pp.105 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/phytotaxa.496.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893660v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid-free protocol for extracting pollen from Quaternary sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudney de Almeida Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2401,4010 +2555,4022 @@
               <w:t xml:space="preserve">Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01916122.2021.1960916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adriana Camejo</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02543791v1</w:t>
+                <w:t xml:space="preserve">hal-02519785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Vegetation and fire variability in the central Cerrados (Brazil) during the Pleistocene-Holocene transition was influenced by oscillations in the SASM boundary belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rudney de Almeida Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 232, pp.106209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02549493v1</w:t>
+                <w:t xml:space="preserve">hal-02484480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Adriana Camejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519785v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and fire variability in the central Cerrados (Brazil) during the Pleistocene-Holocene transition was influenced by oscillations in the SASM boundary belt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
+                <w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Oliveira Sawakuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thays Mineli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106209⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484480v1</w:t>
+                <w:t xml:space="preserve">hal-02549493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate changes in the forest of Campinas, São Paulo State, Brazil, during the last 25,000 cal yr BP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fresia Ricardi-Branco</w:t>
+                <w:t xml:space="preserve">A new modern pollen dataset describing the Brazilian Atlantic Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzette Ga Flantua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Behling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2317-4889201920190040⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (8), pp.1253-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619846981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893631v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modern pollen dataset describing the Brazilian Atlantic Forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Montade</w:t>
+                <w:t xml:space="preserve">Landscape changes in the southern Amazonian foreland basin during the Holocene inferred from Lake Ginebra, Beni, Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Escobar-Torrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Ortuño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Renno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619846981⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.46 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2019.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347743v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape changes in the southern Amazonian foreland basin during the Holocene inferred from Lake Ginebra, Beni, Bolivia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katerine Escobar-Torrez</w:t>
+                <w:t xml:space="preserve">Vegetation and climate changes in the forest of Campinas, São Paulo State, Brazil, during the last 25,000 cal yr BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mercedes Camejo Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fresia Ricardi-Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Renno</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Carlos Bernacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2019.72⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2317-4889201920190040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893673v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced mercury deposition by Amazonian orographic precipitation: Evidence from high-elevation Holocene records of the Lake Titicaca region (Bolivia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Escobar-Torrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 551, pp.577-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biome stability in South America over the last 30 kyr: Inferences from long-term vegetation dynamics and habitat modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel C. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme G. Mazzochini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (3), pp.285-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.12694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ACER pollen and charcoal database: a global resource to document vegetation and fire response to abrupt climate changes during the last glacial period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Sanchez Goni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Polanco-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.679 - 695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-9-679-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01714588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating paleoecology and phylogeography reveals congruent bioclimatic regions in the Brazilian Atlantic forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Carnaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Y. Miyaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (2), pp.92-93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22498/pages.25.2.92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain-fed agriculture thrived despite climate degradation in the pre-Hispanic arid Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (12), pp.e1701740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.1701740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02381096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen-based characterization of montane forest types in north-eastern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Montade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jeferson Sampaio Diogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itayguara Ribeiro Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 234, pp.147-158. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term Spatial Changes in the Distribution of the Brazilian Atlantic Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Montade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (2), pp.159-169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/btp.12266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term man–environment interactions in the Bolivian Amazon: 8000 years of vegetation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline F.N. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 132, pp.114 - 128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene land–sea climatic links on the equatorial Pacific coast (Bay of Guayaquil, Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Seillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Sánchez Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunia H Urrego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (4), pp.567-577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683615612566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated site compilation of the Latin American Pollen Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzette G.A. Flantua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Hooghiemstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Behling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 223, pp.104 - 115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of a Neotropical microrefugium during climatic instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Montade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Sávio Passos Rodrigues Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiano Franco Verola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (6), pp.1215-1226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological effects of natural hazards and human activities on the Ecuadorian Pacific coast during the late Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lim Sophak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledru Marie-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houngnon Alfred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 415, pp.197-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01103396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of moist niches in the Bolivian Andes during the mid-Holocene arid period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Ortuño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (11), pp.1547-1559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683613496288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mid-Holocene climate reconstruction for eastern South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana F. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Wainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiano Chiessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (5), pp.2117-2133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-9-2117-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01458775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuous record of vegetation and climate change over the past 50,000 years in the Fujian Province of eastern subtropical China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanfu Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kangyou Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 365-366, pp.115-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Holocene mean climate in the south eastern Pacific and its influence on South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufok Azzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 253, pp.55-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular tropical glacier retreat over the Holocene epoch driven by progressive warming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+                <w:t xml:space="preserve">Modern pollen rain, vegetation and climate in Bolivian ecoregions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Ortuño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10150⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165 (1-2), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00647034v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern pollen rain, vegetation and climate in Bolivian ecoregions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Ortuño</w:t>
+                <w:t xml:space="preserve">Sociétés andines et changements environnementaux depuis 4 000 ans dans la région du Nevado Coropuna (sud du Pérou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2011.02.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (2), pp.235-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifea.1388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01970187v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00772262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociétés andines et changements environnementaux depuis 4 000 ans dans la région du Nevado Coropuna (sud du Pérou)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Environmental changes in the highlands of the western Andean Cordillera, southern Peru, during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bifea.1388⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00772262v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes in the highlands of the western Andean Cordillera, southern Peru, during the Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adèle Kuentz</w:t>
+                <w:t xml:space="preserve">Irregular tropical glacier retreat over the Holocene epoch driven by progressive warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 474 (7350), pp.196-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660752v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00647034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennial-scale changes in vegetation records from tropical Africa and South America during the last glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Behling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29, pp.2882-2899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.QUASCIREV.2009.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytogeographical data and modern pollen rain of the puna belt in southern Peru (Nevado Coropuna, Western Cordillera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Galan de Mera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (10), pp.1762-1776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01728.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onocerane testifies to dry climatic events during the Quaternary in the Tropics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35, pp.289-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2003.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6414,279 +6580,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoenvironmental and paleoclimate variations in northeastern Brazil during the last deglaciation: an organic isotope geochemistry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiano Chiessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Impact 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gif-sur Yvette, France. Climat et Impacts 2024 - book of abstracts, 1 (-), pp.244, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last millennia of the tropical moist forest of Central Africa : forest of savanna ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Wonkam Njonang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Association for Tropical Biology and Conservation (ATBC 2012) : Ecology, evolution and sustainable use of tropical biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bonito, Mato Grosso do Sul, Brazil. Ecology evolution and sustainable use of tropical biodiversity, 49, p. 310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6696,1087 +6862,1087 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Emperaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD, 174 p., 2022, Focus, 978-2-7099-2962-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajetórias de pesquisa na Amazônia brasileira : o IRD e seus parceiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Emperaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Falconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD, 174 p., 2022, Focus, 978-2-7099-2968-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi lier la résolution de la crise de la biodiversité à celle de la crise climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+                <w:t xml:space="preserve">ird-03759269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas palinológico atual da Bacia de Colônia, Estado de São Paulo, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerlin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mercedes Camejo Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fresia Soledad Torres Ricardi-Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc'h</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J Francischetti Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ird-03759269v1</w:t>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20396/td.v17i00.8666074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene paleoecological changes in the Ecuadorian páramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledru Marie-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalynos2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Modena, Italy. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition modes in the paleo-lake Colônia (São Paulo, SE / Brazil): detrital input and bio-geochemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Rostek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés andines et changements environnementaux depuis 4 000 ans dans la région du Nevado Coropuna (sud du Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Q8 " Quaternaire n° 8 " Variabilité spatiale des environnements quaternaires contraintes, échelles et temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00778926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onocerane I witnesses to dry climatic phases at the end of Last Glacial Maximum and during the Younger Dryas in Northern Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Kralow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022465v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04893624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au Brésil, le &amp;quot;cratère&amp;quot; à remonter le temps du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, en ligne [5 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7786,151 +7952,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for, and consequences of, recent climate changes on the environment of the Nevado Coropuna, Western cordillera, Southern Peru.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proyecto Condesuyos 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.Ziolkowski, pp. 437-452, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00778739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8077,51 +8243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haut-Labourdette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daniely Freire Guerra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Augusto Santos Xavier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudney de Almeida Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241266407" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soraya Mac&#234;do" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Menezes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Ledru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Kelly Gomes Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2024.105164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225719" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mercedes Camejo Aviles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Ledru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Ricardi&#8208;branco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele C Marquardt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Campos Bicudo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3594" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C Bicudo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E de M Bicudo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Wetzel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2023v44a6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Oliveira Da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2023.105023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Escobar&#8208;torrez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Franco Cassino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ribeiro Bianchini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Yokoyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3567" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E.M. Bicudo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nova_Hedwigia/2023/0861" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Escobar-Torrez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2023.2252871" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/f5fbg59398" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221101251" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Ricardi-Branco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Francischetti Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00173134.2021.1976823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneicia dos Santos Gomes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caram Sfair" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares Ara&#250;jo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1677-941x-abb-2022-0111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107560" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ector" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.496.2.1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2021.1960916" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106209" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Carlos Bernacci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-4889201920190040" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giesecke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Ga Flantua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Behling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619846981" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893673v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ortu&#241;o" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lombardo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.72" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Escobar-Torrez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel C. Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Martinez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme G. Mazzochini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12694" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Polanco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-679-2017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Carnaval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y. Miyaki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.25.2.92" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Egan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701740" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969935v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jeferson Sampaio Diogo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itayguara Ribeiro Da Costa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12266" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QD94Z5W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brugger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Gobet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline F.N. van Leeuwen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095085v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Seill&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H Urrego" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615612566" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03035727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette G.A. Flantua" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Grimm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bush" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.09.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03033686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S&#225;vio Passos Rodrigues Martins" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Franco Verola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12283" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z199Q8RQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103396v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Sophak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houngnon Alfred" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.12.021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905247v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613496288" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01458775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana F. Prado" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Wainer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2117-2013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfu Yue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangyou Huang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chase" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B06VW31-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.02.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XRS6TQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970187v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kuentz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2011.02.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68MWKNBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00772262v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1388" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908409v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hessler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2009.11.029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28QJQGX7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329569v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galan de Mera" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01728.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L65LHD5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022457v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978909v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Seyler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falconi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083281v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759269v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biegala" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369264v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00778926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022465v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893624v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerlin Fernandez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Soledad Torres Ricardi-Branco" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/td.v17i00.8666074" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00778739v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Escobar-Torrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Franco Cassino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hor&#225;k-Terra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haut-Labourdette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113367" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soraya Mac&#234;do" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Menezes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Ledru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Kelly Gomes Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2024.105164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daniely Freire Guerra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Augusto Santos Xavier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudney de Almeida Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241266407" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mercedes Camejo Aviles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Ledru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Ricardi&#8208;branco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele C Marquardt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Campos Bicudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3594" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225719" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Escobar&#8208;torrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ribeiro Bianchini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Yokoyama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3567" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Oliveira Da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2023.105023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E.M. Bicudo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nova_Hedwigia/2023/0861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2023.2252871" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/f5fbg59398" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C Bicudo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E de M Bicudo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Wetzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2023v44a6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893665v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Ricardi-Branco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Francischetti Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00173134.2021.1976823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221101251" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneicia dos Santos Gomes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caram Sfair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares Ara&#250;jo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1677-941x-abb-2022-0111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107560" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2021.1960916" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ector" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.496.2.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giesecke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Ga Flantua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Behling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619846981" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893673v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ortu&#241;o" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lombardo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.72" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893631v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Carlos Bernacci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-4889201920190040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Escobar-Torrez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel C. Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme G. Mazzochini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12694" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714588v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Polanco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-679-2017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Carnaval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y. Miyaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.25.2.92" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Egan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969935v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jeferson Sampaio Diogo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itayguara Ribeiro Da Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12266" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QD94Z5W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brugger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Gobet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline F.N. van Leeuwen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4JZFQ09-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Seill&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H Urrego" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615612566" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03035727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette G.A. Flantua" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Grimm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bush" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.09.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03033686v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S&#225;vio Passos Rodrigues Martins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Franco Verola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12283" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z199Q8RQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Sophak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houngnon Alfred" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.12.021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905247v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613496288" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01458775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana F. Prado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Wainer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2117-2013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131846v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfu Yue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangyou Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chase" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B06VW31-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131869v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.02.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XRS6TQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970187v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kuentz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2011.02.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68MWKNBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00772262v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1388" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660752v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908409v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hessler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2009.11.029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28QJQGX7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galan de Mera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01728.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L65LHD5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022457v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978909v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Seyler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falconi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083281v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biegala" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerlin Fernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Soledad Torres Ricardi-Branco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/td.v17i00.8666074" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369264v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00778926v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00778739v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>