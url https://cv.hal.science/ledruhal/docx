--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -226,2771 +226,2767 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the presence of early humans in northeastern Brazil: Synthesis of paleoenvironmental reconstructions</w:t>
+                <w:t xml:space="preserve">6000 years of monsoon-driven east–west antiphasing of northeastern Brazil vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Haut-Labourdette</w:t>
+                <w:t xml:space="preserve">Sergio Augusto Santos Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Govin</w:t>
+                <w:t xml:space="preserve">Ilana Wainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Boëda</w:t>
+                <w:t xml:space="preserve">Francisca Soares de Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 680, pp.113367. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 372, pp.109723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468680v1</w:t>
+                <w:t xml:space="preserve">hal-05621913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-hispanic wetland irrigation and metallurgy in the South Andean Altiplano (Intersalar Region, Bolivia, XIVth and XVth century CE)</w:t>
+                <w:t xml:space="preserve">Understanding the presence of early humans in northeastern Brazil: Synthesis of paleoenvironmental reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+                <w:t xml:space="preserve">Marie Haut-Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Roy</w:t>
+                <w:t xml:space="preserve">Aline Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Sarret</w:t>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tolu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 338, pp.108826. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 680, pp.113367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763002v1</w:t>
+                <w:t xml:space="preserve">hal-05468680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everything's not lost: Caatinga areas under chronic disturbances still have well-preserved plant communities</w:t>
+                <w:t xml:space="preserve">Pre-hispanic wetland irrigation and metallurgy in the South Andean Altiplano (Intersalar Region, Bolivia, XIVth and XVth century CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Soraya Macêdo</w:t>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sousa Menezes</w:t>
+                <w:t xml:space="preserve">Clément Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Ledru</w:t>
+                <w:t xml:space="preserve">Géraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Kelly Gomes Silva</w:t>
+                <w:t xml:space="preserve">Julie Tolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2024.105164⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 338, pp.108826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893697v1</w:t>
+                <w:t xml:space="preserve">hal-04763002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene changes in vegetation and fire within a forest refuge in the Araripe region, northeastern Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Everything's not lost: Caatinga areas under chronic disturbances still have well-preserved plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Soraya Macêdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Daniely Freire Guerra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+                <w:t xml:space="preserve">Bruno Sousa Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Augusto Santos Xavier</w:t>
+                <w:t xml:space="preserve">Marie Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudney de Almeida Santos</w:t>
+                <w:t xml:space="preserve">Jean-François Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Soares de Araújo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fernanda Kelly Gomes Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (11), pp.1687-1699. </w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836241266407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2024.105164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962244v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The southern Brazilian tropical forest during the penultimate Pleistocene glaciation and its termination</w:t>
+                <w:t xml:space="preserve">Late Holocene changes in vegetation and fire within a forest refuge in the Araripe region, northeastern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Mercedes Camejo Aviles</w:t>
+                <w:t xml:space="preserve">Maria Daniely Freire Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Augusto Santos Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐pierre Ledru</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denise de Campos Bicudo</w:t>
+                <w:t xml:space="preserve">Rudney de Almeida Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Soares de Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.3594⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (11), pp.1687-1699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836241266407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893703v1</w:t>
+                <w:t xml:space="preserve">hal-04962244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-scale variability of vegetation and fire activity in a northern Cerrado driven by an east-west rainfall gradient during the Holocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+                <w:t xml:space="preserve">The southern Brazilian tropical forest during the penultimate Pleistocene glaciation and its termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mercedes Camejo Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fresia Ricardi‐branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bremond</w:t>
+                <w:t xml:space="preserve">Gisele C Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisca Soares de Araújo</w:t>
+                <w:t xml:space="preserve">Denise de Campos Bicudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (5), pp.541-553. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.373 - 385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836231225719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962236v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐and short‐term vegetation change and inferred climate dynamics and anthropogenic activity in the central Cerrado during the Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millennial-scale variability of vegetation and fire activity in a northern Cerrado driven by an east-west rainfall gradient during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Augusto Santos Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerine Escobar‐torrez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Ribeiro Bianchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elder Yokoyama</w:t>
+                <w:t xml:space="preserve">Charly Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Soares de Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.3567⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (5), pp.541-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836231225719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893705v1</w:t>
+                <w:t xml:space="preserve">hal-04962236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A palynological atlas of the Cerrado-Caatinga ecotone in northeastern Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long‐and short‐term vegetation change and inferred climate dynamics and anthropogenic activity in the central Cerrado during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Escobar‐torrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Virginia Oliveira Da Silva</w:t>
+                <w:t xml:space="preserve">Paula Ribeiro Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Soares De Araújo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+                <w:t xml:space="preserve">Elder Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 321, pp.105023. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.130 - 144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2023.105023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893682v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimoneis ectorii (Bacillariophyta), a new diatom species from the Colônia basin Pleistocene sediments (southeast Brazil)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A palynological atlas of the Cerrado-Caatinga ecotone in northeastern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos E.M. Bicudo</w:t>
+                <w:t xml:space="preserve">Maria Virginia Oliveira Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Soares De Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nova Hedwigia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 117 (1-4), pp.61-69. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321, pp.105023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/nova_Hedwigia/2023/0861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2023.105023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962253v1</w:t>
+                <w:t xml:space="preserve">hal-04893682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between pollination syndromes, pollen morphology and plant ecology in Quaternary deposits of the Cerrado</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
+                <w:t xml:space="preserve">Rimoneis ectorii (Bacillariophyta), a new diatom species from the Colônia basin Pleistocene sediments (southeast Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele C Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise de Campos Bicudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E.M. Bicudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01916122.2023.2252871⟩</w:t>
+              <w:t xml:space="preserve">Nova Hedwigia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117 (1-4), pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/nova_Hedwigia/2023/0861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893654v1</w:t>
+                <w:t xml:space="preserve">hal-04962253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cerrado and restinga pathways: two ancient biotic corridors in the neotropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between pollination syndromes, pollen morphology and plant ecology in Quaternary deposits of the Cerrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Escobar-Torrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisca Soares De Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21425/f5fbg59398⟩</w:t>
+              <w:t xml:space="preserve">Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (1), pp.2252871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01916122.2023.2252871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04893495v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two New Species of Achnanthidium Kützing (Achnanthidiaceae) from the Quaternary Sediments of the Colônia Basin, Southeast Brazil</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Cerrado and restinga pathways: two ancient biotic corridors in the neotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos E Wetzel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Soares De Araújo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2023v44a6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21425/f5fbg59398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04893590v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a glacial neotropical rainforest from pollen and spore assemblages (Colônia, São Paulo, Brazil)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Mercedes Camejo Aviles</w:t>
+                <w:t xml:space="preserve">Two New Species of Achnanthidium Kützing (Achnanthidiaceae) from the Quaternary Sediments of the Colônia Basin, Southeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele C Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise C Bicudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E de M Bicudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos E Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00173134.2021.1976823⟩</w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (6), pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2023v44a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893665v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the vegetation and water cycle of the Ecuadorian páramo during the last 5000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
+                <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Finsinger</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, pp.950-963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09596836221101251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimated degradation of the Caatinga based on modern pollen rain deposited in reservoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a glacial neotropical rainforest from pollen and spore assemblages (Colônia, São Paulo, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mercedes Camejo Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fresia Ricardi-Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaneicia dos Santos Gomes</w:t>
+                <w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Caram Sfair</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo J Francischetti Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botânica Brasílica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1677-941x-abb-2022-0111⟩</w:t>
+              <w:t xml:space="preserve">Grana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (2), pp.81 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00173134.2021.1976823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893635v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate Atlantic forest and climate phases during the early Pleistocene 41 kyr cycles in southeastern Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimated degradation of the Caatinga based on modern pollen rain deposited in reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charly Favier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaneicia dos Santos Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Caram Sfair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Soares Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107560⟩</w:t>
+              <w:t xml:space="preserve">Acta Botânica Brasílica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1677-941x-abb-2022-0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875349v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-free protocol for extracting pollen from Quaternary sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudney de Almeida Santos</w:t>
+                <w:t xml:space="preserve">Alternate Atlantic forest and climate phases during the early Pleistocene 41 kyr cycles in southeastern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise C Bicudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palynology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 286, pp.107560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01916122.2021.1960916⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04893660v1</w:t>
+                <w:t xml:space="preserve">hal-03875349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudostaurosira crateri sp. nov. (Fragilariaceae, Bacillariophyta), a new small araphid, fossil diatom species from the Pleistocene (Atlantic Forest, Brazil)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos E de M Bicudo</w:t>
+                <w:t xml:space="preserve">Acid-free protocol for extracting pollen from Quaternary sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudney de Almeida Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytotaxa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01916122.2021.1960916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/phytotaxa.496.2.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04893650v1</w:t>
+                <w:t xml:space="preserve">hal-04893660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-free protocol for extracting pollen from Quaternary sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudney de Almeida Santos</w:t>
+                <w:t xml:space="preserve">Pseudostaurosira crateri sp. nov. (Fragilariaceae, Bacillariophyta), a new small araphid, fossil diatom species from the Pleistocene (Atlantic Forest, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele C Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise C Bicudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E de M Bicudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01916122.2021.1960916⟩</w:t>
+              <w:t xml:space="preserve">Phytotaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 496 (2), pp.105 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/phytotaxa.496.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962240v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acid-free protocol for extracting pollen from Quaternary sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudney de Almeida Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t>
+              <w:t xml:space="preserve">Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01916122.2021.1960916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519785v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and fire variability in the central Cerrados (Brazil) during the Pleistocene-Holocene transition was influenced by oscillations in the SASM boundary belt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106209⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484480v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t>
+                <w:t xml:space="preserve">Vegetation and fire variability in the central Cerrados (Brazil) during the Pleistocene-Holocene transition was influenced by oscillations in the SASM boundary belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Franco Cassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudney de Almeida Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 232, pp.106209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543791v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t>
               </w:r>
@@ -3015,51 +3011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Oliveira Sawakuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thays Mineli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3104,3473 +3100,3607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modern pollen dataset describing the Brazilian Atlantic Forest</w:t>
+                <w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Montade</w:t>
+                <w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Giesecke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hermann Behling</w:t>
+                <w:t xml:space="preserve">Adriana Camejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683619846981⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347743v1</w:t>
+                <w:t xml:space="preserve">hal-02543791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape changes in the southern Amazonian foreland basin during the Holocene inferred from Lake Ginebra, Beni, Bolivia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katerine Escobar-Torrez</w:t>
+                <w:t xml:space="preserve">A new modern pollen dataset describing the Brazilian Atlantic Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Ortuño</w:t>
+                <w:t xml:space="preserve">Suzette Ga Flantua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umberto Lombardo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hermann Behling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2019.72⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (8), pp.1253-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683619846981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893673v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate changes in the forest of Campinas, São Paulo State, Brazil, during the last 25,000 cal yr BP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fresia Ricardi-Branco</w:t>
+                <w:t xml:space="preserve">Landscape changes in the southern Amazonian foreland basin during the Holocene inferred from Lake Ginebra, Beni, Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Escobar-Torrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Ortuño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Carlos Bernacci</w:t>
+                <w:t xml:space="preserve">Umberto Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Renno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2317-4889201920190040⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.46 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2019.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893631v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced mercury deposition by Amazonian orographic precipitation: Evidence from high-elevation Holocene records of the Lake Titicaca region (Bolivia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+                <w:t xml:space="preserve">Vegetation and climate changes in the forest of Campinas, São Paulo State, Brazil, during the last 25,000 cal yr BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mercedes Camejo Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fresia Ricardi-Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Develle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+                <w:t xml:space="preserve">Luís Carlos Bernacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.023⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2317-4889201920190040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555406v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biome stability in South America over the last 30 kyr: Inferences from long-term vegetation dynamics and habitat modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced mercury deposition by Amazonian orographic precipitation: Evidence from high-elevation Holocene records of the Lake Titicaca region (Bolivia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Escobar-Torrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel C. Costa</w:t>
+                <w:t xml:space="preserve">A.L. Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arndt Hampe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12694⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 551, pp.577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622144v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ACER pollen and charcoal database: a global resource to document vegetation and fire response to abrupt climate changes during the last glacial period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biome stability in South America over the last 30 kyr: Inferences from long-term vegetation dynamics and habitat modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel C. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda Sanchez Goni</w:t>
+                <w:t xml:space="preserve">Pablo A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Josué Polanco-Martínez</w:t>
+                <w:t xml:space="preserve">Guilherme G. Mazzochini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-9-679-2017⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.285-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01714588v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating paleoecology and phylogeography reveals congruent bioclimatic regions in the Brazilian Atlantic forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+                <w:t xml:space="preserve">The ACER pollen and charcoal database: a global resource to document vegetation and fire response to abrupt climate changes during the last glacial period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Sanchez Goni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Carnaval</w:t>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Y. Miyaki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josué Polanco-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (2), pp.92-93. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.679 - 695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22498/pages.25.2.92⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-679-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126894v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01714588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rain-fed agriculture thrived despite climate degradation in the pre-Hispanic arid Andes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating paleoecology and phylogeography reveals congruent bioclimatic regions in the Brazilian Atlantic forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
+                <w:t xml:space="preserve">A. C. Carnaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Winkel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Y. Miyaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1701740⟩</w:t>
+              <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.92-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22498/pages.25.2.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02381096v1</w:t>
+                <w:t xml:space="preserve">hal-03126894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-based characterization of montane forest types in north-eastern Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Montade</w:t>
+                <w:t xml:space="preserve">Rain-fed agriculture thrived despite climate degradation in the pre-Hispanic arid Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Jeferson Sampaio Diogo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charly Favier</w:t>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itayguara Ribeiro Da Costa</w:t>
+                <w:t xml:space="preserve">Nancy Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 234, pp.147-158. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (12), pp.e1701740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1701740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969935v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02381096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Spatial Changes in the Distribution of the Brazilian Atlantic Forest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Pollen-based characterization of montane forest types in north-eastern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Montade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
+                <w:t xml:space="preserve">Ivan Jeferson Sampaio Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hély</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Itayguara Ribeiro Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (2), pp.159-169. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 234, pp.147-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/btp.12266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054369v1</w:t>
+                <w:t xml:space="preserve">hal-01969935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term man–environment interactions in the Bolivian Amazon: 8000 years of vegetation dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term Spatial Changes in the Distribution of the Brazilian Atlantic Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Brugger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (2), pp.159-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/btp.12266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814617v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene land–sea climatic links on the equatorial Pacific coast (Bay of Guayaquil, Ecuador)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term man–environment interactions in the Bolivian Amazon: 8000 years of vegetation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline F.N. van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Seillès</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinez</w:t>
+                <w:t xml:space="preserve">Daniele Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683615612566⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.114 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095085v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated site compilation of the Latin American Pollen Database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene land–sea climatic links on the equatorial Pacific coast (Bay of Guayaquil, Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Seillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Sánchez Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzette G.A. Flantua</w:t>
+                <w:t xml:space="preserve">Dunia H Urrego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Hooghiemstra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mark Bush</w:t>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2015.09.008⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (4), pp.567-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683615612566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035727v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a Neotropical microrefugium during climatic instability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+                <w:t xml:space="preserve">Updated site compilation of the Latin American Pollen Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzette G.A. Flantua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Hooghiemstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burte</w:t>
+                <w:t xml:space="preserve">Eric C Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Behling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Sávio Passos Rodrigues Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiano Franco Verola</w:t>
+                <w:t xml:space="preserve">Mark Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12283⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 223, pp.104 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03033686v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological effects of natural hazards and human activities on the Ecuadorian Pacific coast during the late Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of a Neotropical microrefugium during climatic instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Sávio Passos Rodrigues Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lim Sophak</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Houngnon Alfred</w:t>
+                <w:t xml:space="preserve">Christiano Franco Verola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.12.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (6), pp.1215-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01103396v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of moist niches in the Bolivian Andes during the mid-Holocene arid period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+                <w:t xml:space="preserve">Ecological effects of natural hazards and human activities on the Ecuadorian Pacific coast during the late Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lim Sophak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ledru Marie-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
+                <w:t xml:space="preserve">Benoît Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houngnon Alfred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683613496288⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 415, pp.197-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905247v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01103396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mid-Holocene climate reconstruction for eastern South America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciana F. Prado</w:t>
+                <w:t xml:space="preserve">Evidence of moist niches in the Bolivian Andes during the mid-Holocene arid period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana Wainer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Ortuño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2117-2013⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (11), pp.1547-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683613496288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01458775v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous record of vegetation and climate change over the past 50,000 years in the Fujian Province of eastern subtropical China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mid-Holocene climate reconstruction for eastern South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana F. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Wainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiano Chiessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanfu Yue</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.018⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (5), pp.2117-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2117-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02131846v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01458775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Holocene mean climate in the south eastern Pacific and its influence on South America</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A continuous record of vegetation and climate change over the past 50,000 years in the Fujian Province of eastern subtropical China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yuanfu Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangyou Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brian Chase</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.02.004⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 365-366, pp.115-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131869v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern pollen rain, vegetation and climate in Bolivian ecoregions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charly Favier</w:t>
+                <w:t xml:space="preserve">Mid-Holocene mean climate in the south eastern Pacific and its influence on South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufok Azzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2011.02.004⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 253, pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970187v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociétés andines et changements environnementaux depuis 4 000 ans dans la région du Nevado Coropuna (sud du Pérou)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Modern pollen rain, vegetation and climate in Bolivian ecoregions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Ortuño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bifea.1388⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165 (1-2), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00772262v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes in the highlands of the western Andean Cordillera, southern Peru, during the Holocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Sociétés andines et changements environnementaux depuis 4 000 ans dans la région du Nevado Coropuna (sud du Pérou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (2), pp.235-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifea.1388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660752v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00772262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular tropical glacier retreat over the Holocene epoch driven by progressive warming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+                <w:t xml:space="preserve">Environmental changes in the highlands of the western Andean Cordillera, southern Peru, during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10150⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00647034v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-scale changes in vegetation records from tropical Africa and South America during the last glacial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catalina González</w:t>
+                <w:t xml:space="preserve">Irregular tropical glacier retreat over the Holocene epoch driven by progressive warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.QUASCIREV.2009.11.029⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 474 (7350), pp.196-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908409v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00647034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytogeographical data and modern pollen rain of the puna belt in southern Peru (Nevado Coropuna, Western Cordillera)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Millennial-scale changes in vegetation records from tropical Africa and South America during the last glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Hessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Behling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01728.x⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.2882-2899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.QUASCIREV.2009.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329569v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phytogeographical data and modern pollen rain of the puna belt in southern Peru (Nevado Coropuna, Western Cordillera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Kuentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Galan de Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (10), pp.1762-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01728.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Onocerane testifies to dry climatic events during the Quaternary in the Tropics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35, pp.289-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2003.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6580,279 +6710,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoenvironmental and paleoclimate variations in northeastern Brazil during the last deglaciation: an organic isotope geochemistry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiano Chiessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Impact 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gif-sur Yvette, France. Climat et Impacts 2024 - book of abstracts, 1 (-), pp.244, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last millennia of the tropical moist forest of Central Africa : forest of savanna ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Wonkam Njonang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Association for Tropical Biology and Conservation (ATBC 2012) : Ecology, evolution and sustainable use of tropical biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bonito, Mato Grosso do Sul, Brazil. Ecology evolution and sustainable use of tropical biodiversity, 49, p. 310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6862,349 +6992,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Emperaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD, 174 p., 2022, Focus, 978-2-7099-2962-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajetórias de pesquisa na Amazônia brasileira : o IRD e seus parceiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Emperaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Falconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD, 174 p., 2022, Focus, 978-2-7099-2968-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi lier la résolution de la crise de la biodiversité à celle de la crise climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03759269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7214,156 +7344,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas palinológico atual da Bacia de Colônia, Estado de São Paulo, Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerlin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Mercedes Camejo Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fresia Soledad Torres Ricardi-Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo J Francischetti Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20396/td.v17i00.8666074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7373,482 +7503,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene paleoecological changes in the Ecuadorian páramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ledru Marie-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalynos2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Modena, Italy. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition modes in the paleo-lake Colônia (São Paulo, SE / Brazil): detrital input and bio-geochemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Rostek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés andines et changements environnementaux depuis 4 000 ans dans la région du Nevado Coropuna (sud du Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Q8 " Quaternaire n° 8 " Variabilité spatiale des environnements quaternaires contraintes, échelles et temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00778926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onocerane I witnesses to dry climatic phases at the end of Last Glacial Maximum and during the Younger Dryas in Northern Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Sifeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Kralow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7858,91 +7988,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au Brésil, le &amp;quot;cratère&amp;quot; à remonter le temps du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, en ligne [5 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7952,151 +8082,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for, and consequences of, recent climate changes on the environment of the Nevado Coropuna, Western cordillera, Southern Peru.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Kuentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proyecto Condesuyos 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M.Ziolkowski, pp. 437-452, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00778739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8243,51 +8373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Escobar-Torrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Franco Cassino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hor&#225;k-Terra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haut-Labourdette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113367" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108826" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soraya Mac&#234;do" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Menezes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Ledru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Kelly Gomes Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2024.105164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daniely Freire Guerra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Augusto Santos Xavier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudney de Almeida Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241266407" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mercedes Camejo Aviles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Ledru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Ricardi&#8208;branco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele C Marquardt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Campos Bicudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3594" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225719" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Escobar&#8208;torrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ribeiro Bianchini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Yokoyama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3567" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Oliveira Da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2023.105023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E.M. Bicudo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nova_Hedwigia/2023/0861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2023.2252871" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/f5fbg59398" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C Bicudo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E de M Bicudo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Wetzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2023v44a6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893665v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Ricardi-Branco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Francischetti Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00173134.2021.1976823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221101251" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneicia dos Santos Gomes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caram Sfair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares Ara&#250;jo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1677-941x-abb-2022-0111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107560" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2021.1960916" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ector" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.496.2.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giesecke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Ga Flantua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Behling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619846981" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893673v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ortu&#241;o" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lombardo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.72" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893631v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Carlos Bernacci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-4889201920190040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Escobar-Torrez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel C. Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme G. Mazzochini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12694" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714588v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Polanco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-679-2017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Carnaval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y. Miyaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.25.2.92" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Egan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969935v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jeferson Sampaio Diogo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itayguara Ribeiro Da Costa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12266" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QD94Z5W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brugger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Gobet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline F.N. van Leeuwen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4JZFQ09-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Seill&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H Urrego" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615612566" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03035727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette G.A. Flantua" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Grimm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bush" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.09.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03033686v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S&#225;vio Passos Rodrigues Martins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Franco Verola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12283" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z199Q8RQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Sophak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houngnon Alfred" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.12.021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905247v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613496288" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01458775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana F. Prado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Wainer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2117-2013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131846v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfu Yue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangyou Huang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chase" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B06VW31-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131869v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.02.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XRS6TQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970187v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kuentz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2011.02.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68MWKNBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00772262v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1388" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660752v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908409v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hessler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2009.11.029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28QJQGX7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galan de Mera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01728.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L65LHD5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022457v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978909v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Seyler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falconi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083281v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biegala" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerlin Fernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Soledad Torres Ricardi-Branco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/td.v17i00.8666074" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369264v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00778926v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00778739v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Escobar-Torrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Franco Cassino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Hor&#225;k-Terra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Augusto Santos Xavier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Wainer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109723" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haut-Labourdette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108826" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soraya Mac&#234;do" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Menezes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Ledru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Kelly Gomes Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2024.105164" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Daniely Freire Guerra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudney de Almeida Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241266407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mercedes Camejo Aviles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Ledru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Ricardi&#8208;branco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele C Marquardt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Campos Bicudo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225719" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Escobar&#8208;torrez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ribeiro Bianchini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Yokoyama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3567" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Oliveira Da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2023.105023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E.M. Bicudo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nova_Hedwigia/2023/0861" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2023.2252871" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/f5fbg59398" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893590v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C Bicudo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E de M Bicudo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Wetzel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2023v44a6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221101251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893665v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Ricardi-Branco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Francischetti Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00173134.2021.1976823" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneicia dos Santos Gomes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Caram Sfair" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares Ara&#250;jo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1677-941x-abb-2022-0111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107560" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2021.1960916" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ector" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.496.2.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106209" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giesecke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Ga Flantua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Behling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619846981" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893673v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ortu&#241;o" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lombardo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.72" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Carlos Bernacci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-4889201920190040" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Escobar-Torrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel C. Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme G. Mazzochini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12694" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Polanco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-679-2017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126894v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Carnaval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y. Miyaki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.25.2.92" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Egan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701740" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jeferson Sampaio Diogo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itayguara Ribeiro Da Costa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12266" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QD94Z5W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brugger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Gobet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline F.N. van Leeuwen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.11.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4JZFQ09-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Seill&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H Urrego" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615612566" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03035727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette G.A. Flantua" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Grimm" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bush" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.09.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03033686v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S&#225;vio Passos Rodrigues Martins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Franco Verola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12283" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z199Q8RQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Sophak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houngnon Alfred" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.12.021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613496288" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01458775v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana F. Prado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiano Chiessi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2117-2013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131846v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfu Yue" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Zheng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangyou Huang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chase" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B06VW31-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.02.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XRS6TQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970187v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kuentz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2011.02.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68MWKNBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00772262v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1388" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hessler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2009.11.029" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28QJQGX7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329569v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galan de Mera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01728.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L65LHD5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022457v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.11.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490126v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Dejean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Seyler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falconi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083281v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759269v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biegala" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc'h" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893624v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerlin Fernandez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fresia Soledad Torres Ricardi-Branco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/td.v17i00.8666074" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369264v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00778926v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022465v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Sifeddine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00778739v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>