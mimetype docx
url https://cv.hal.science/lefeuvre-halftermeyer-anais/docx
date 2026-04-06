--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -650,329 +650,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-CATNAT: A Multimodal dataset to analyze French tweets during natural disasters</w:t>
+                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Farah</w:t>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar El Bachyr</w:t>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+                <w:t xml:space="preserve">Mathieu Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ISCRAM Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Thomann; Frédéric Bousefsaf, Jun 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281680v1</w:t>
+                <w:t xml:space="preserve">hal-04616847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M-CATNAT: A Multimodal dataset to analyze French tweets during natural disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Bachyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel Pouplin</w:t>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International ISCRAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Münster (DE), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59297/yhq8bb90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616847v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation éthique de l'impact du numérique : 10 ans plus tard, une typologie mise à jour pour la détermination des risques et de leurs vulnérabilités dans une perspective conséquentialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude "éthique et TAL"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karën Fort, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1131,90 +1131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAACS3: Simulation Tool for AAC with Single-Switch Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1259,839 +1259,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Explainable Deep Learning for Image Captioning through Representation Space Perturbation</w:t>
+                <w:t xml:space="preserve">Évaluation comparative de systèmes neuronal et statistique pour la résolution de coréférence en langage parlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Elguendouze</w:t>
+                <w:t xml:space="preserve">Maëlle Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcilio C. P. de Souto</w:t>
+                <w:t xml:space="preserve">Théo Azzouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Hafiane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceddings of the 2022 International Joint Conference on Neural Networks (IEEE-IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Padua, Italy</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.325-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699946v1</w:t>
+                <w:t xml:space="preserve">hal-03701517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation comparative de systèmes neuronal et statistique pour la résolution de coréférence en langage parlé</w:t>
+                <w:t xml:space="preserve">Presenting an event through the description of related tweets clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Brassier</w:t>
+                <w:t xml:space="preserve">Olivier Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Azzouza</w:t>
+                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.325-334</w:t>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtuel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701517v1</w:t>
+                <w:t xml:space="preserve">hal-03788093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presenting an event through the description of related tweets clusters</w:t>
+                <w:t xml:space="preserve">Towards Explainable Deep Learning for Image Captioning through Representation Space Perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gracianne</w:t>
+                <w:t xml:space="preserve">Sofiane Elguendouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Marcilio C. P. de Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Bich-Hanh Dao</w:t>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Virtuel, United States</w:t>
+              <w:t xml:space="preserve">Proceddings of the 2022 International Joint Conference on Neural Networks (IEEE-IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788093v1</w:t>
+                <w:t xml:space="preserve">hal-03699946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemplata, a Free Platform for Constituency Treebank Annotation</w:t>
+                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+                <w:t xml:space="preserve">Sylvie Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523151v1</w:t>
+                <w:t xml:space="preserve">hal-02750222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
+                <w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Billot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
+              <w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750222v4</w:t>
+                <w:t xml:space="preserve">hal-02906925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Longhi</w:t>
+                <w:t xml:space="preserve">ODIL Syntax : a Free Spontaneous Spoken French Treebank Annotated with Constituent Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906925v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODIL Syntax : a Free Spontaneous Spoken French Treebank Annotated with Constituent Trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Contemplata, a Free Platform for Constituency Treebank Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523141v1</w:t>
+                <w:t xml:space="preserve">hal-02523151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie de la nomination et de la référence dédiée à l'annotation des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13rd Terminology &amp; Ontology: Theories and applications (TOTh) International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chambéry, France</w:t>
@@ -2267,51 +2267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,51 +3074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t>
@@ -3721,277 +3721,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Automatic Processing of Discourse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+                <w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics (CL2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377077v1</w:t>
+                <w:t xml:space="preserve">hal-02295494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Analysis and Automatic Processing of Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t>
+              <w:t xml:space="preserve">Corpus Linguistics (CL2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295494v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4162,130 +4162,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-CATNAT: A Multimodal dataset to analyze French tweets during natural disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El Bachyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Münster, Germany. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59297/yhq8bb90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169077v1</w:t>
@@ -4296,103 +4296,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-text crisis tweet categorization:a caption-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hafiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International ISCRAM Conference, University of Münster, Germany: Embracing the Crisis Management Lifecycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Münster Germany, Germany. 21, 2024, </w:t>
@@ -4599,51 +4599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bregeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vinogradova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Farah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Bachyr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/yhq8bb90" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230666" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Elguendouze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilio C. P. de Souto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gracianne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Labat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/9j4kjp22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bregeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vinogradova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Farah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Bachyr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/yhq8bb90" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230666" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gracianne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Elguendouze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilio C. P. de Souto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Labat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/9j4kjp22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>