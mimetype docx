--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -991,416 +991,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What you need is what you get: adapting word prediction of Augmentative and Alternative Communication aids to youth language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STAACS3: Simulation Tool for AAC with Single-Switch Scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Human-Computer Interaction (HCII 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35992-7_33⟩</w:t>
+              <w:t xml:space="preserve">17h International Conference of the Association for the Advancement of Assistive Technology in Europe (AAATE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. pp.487 - 494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/shti230666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190258v1</w:t>
+                <w:t xml:space="preserve">hal-04209633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAACS3: Simulation Tool for AAC with Single-Switch Scanning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What you need is what you get: adapting word prediction of Augmentative and Alternative Communication aids to youth language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17h International Conference of the Association for the Advancement of Assistive Technology in Europe (AAATE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France. pp.487 - 494, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Human-Computer Interaction (HCII 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Copenhague, Denmark. pp.240-247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/shti230666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35992-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209633v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation comparative de systèmes neuronal et statistique pour la résolution de coréférence en langage parlé</w:t>
+                <w:t xml:space="preserve">Towards Explainable Deep Learning for Image Captioning through Representation Space Perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Brassier</w:t>
+                <w:t xml:space="preserve">Sofiane Elguendouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Azzouza</w:t>
+                <w:t xml:space="preserve">Marcilio C. P. de Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.325-334</w:t>
+              <w:t xml:space="preserve">Proceddings of the 2022 International Joint Conference on Neural Networks (IEEE-IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701517v1</w:t>
+                <w:t xml:space="preserve">hal-03699946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presenting an event through the description of related tweets clusters</w:t>
               </w:r>
@@ -1475,534 +1462,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Explainable Deep Learning for Image Captioning through Representation Space Perturbation</w:t>
+                <w:t xml:space="preserve">Évaluation comparative de systèmes neuronal et statistique pour la résolution de coréférence en langage parlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Elguendouze</w:t>
+                <w:t xml:space="preserve">Maëlle Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcilio C. P. de Souto</w:t>
+                <w:t xml:space="preserve">Théo Azzouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Hafiane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceddings of the 2022 International Joint Conference on Neural Networks (IEEE-IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Padua, Italy</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.325-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699946v1</w:t>
+                <w:t xml:space="preserve">hal-03701517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
+                <w:t xml:space="preserve">Contemplata, a Free Platform for Constituency Treebank Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750222v4</w:t>
+                <w:t xml:space="preserve">hal-02523151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t>
+                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Longhi</w:t>
+                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Sylvie Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906925v1</w:t>
+                <w:t xml:space="preserve">hal-02750222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODIL Syntax : a Free Spontaneous Spoken French Treebank Annotated with Constituent Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
+                <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Pelletier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523141v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemplata, a Free Platform for Constituency Treebank Annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ODIL Syntax : a Free Spontaneous Spoken French Treebank Annotated with Constituent Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2017,81 +2017,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523151v1</w:t>
+                <w:t xml:space="preserve">hal-02523141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie de la nomination et de la référence dédiée à l'annotation des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,51 +2267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,51 +3074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t>
@@ -3721,277 +3721,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
+                <w:t xml:space="preserve">Analysis and Automatic Processing of Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Pelletier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t>
+              <w:t xml:space="preserve">Corpus Linguistics (CL2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295494v2</w:t>
+                <w:t xml:space="preserve">hal-02377077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Automatic Processing of Discourse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+                <w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics (CL2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377077v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4156,295 +4156,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-CATNAT: A Multimodal dataset to analyze French tweets during natural disasters</w:t>
+                <w:t xml:space="preserve">Image-text crisis tweet categorization:a caption-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59297/yhq8bb90⟩</w:t>
+              <w:t xml:space="preserve">21st International ISCRAM Conference, University of Münster, Germany: Embracing the Crisis Management Lifecycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Münster Germany, Germany. 21, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59297/9j4kjp22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169077v1</w:t>
+                <w:t xml:space="preserve">hal-05281676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-text crisis tweet categorization:a caption-based approach</w:t>
+                <w:t xml:space="preserve">M-CATNAT: A Multimodal dataset to analyze French tweets during natural disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Bachyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International ISCRAM Conference, University of Münster, Germany: Embracing the Crisis Management Lifecycle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCRAM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Münster, Germany. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59297/yhq8bb90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59297/9j4kjp22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05281676v1</w:t>
+                <w:t xml:space="preserve">hal-05169077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4599,51 +4599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bregeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vinogradova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Farah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Bachyr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/yhq8bb90" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230666" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gracianne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Elguendouze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilio C. P. de Souto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Labat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/9j4kjp22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bregeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vinogradova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Farah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Bachyr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/yhq8bb90" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230666" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Elguendouze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilio C. P. de Souto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gracianne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Labat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/9j4kjp22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>