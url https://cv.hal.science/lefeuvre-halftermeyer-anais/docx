--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -650,329 +650,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
+                <w:t xml:space="preserve">M-CATNAT: A Multimodal dataset to analyze French tweets during natural disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+                <w:t xml:space="preserve">Badreddine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+                <w:t xml:space="preserve">Omar El Bachyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thebaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Pouplin</w:t>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International ISCRAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Münster (DE), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59297/yhq8bb90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616847v1</w:t>
+                <w:t xml:space="preserve">hal-05281680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-CATNAT: A Multimodal dataset to analyze French tweets during natural disasters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ISCRAM Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Thomann; Frédéric Bousefsaf, Jun 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281680v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation éthique de l'impact du numérique : 10 ans plus tard, une typologie mise à jour pour la détermination des risques et de leurs vulnérabilités dans une perspective conséquentialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude "éthique et TAL"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karën Fort, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -997,90 +997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAACS3: Simulation Tool for AAC with Single-Switch Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1259,135 +1259,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Explainable Deep Learning for Image Captioning through Representation Space Perturbation</w:t>
+                <w:t xml:space="preserve">Évaluation comparative de systèmes neuronal et statistique pour la résolution de coréférence en langage parlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Elguendouze</w:t>
+                <w:t xml:space="preserve">Maëlle Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcilio C. P. de Souto</w:t>
+                <w:t xml:space="preserve">Théo Azzouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Hafiane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceddings of the 2022 International Joint Conference on Neural Networks (IEEE-IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Padua, Italy</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.325-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699946v1</w:t>
+                <w:t xml:space="preserve">hal-03701517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presenting an event through the description of related tweets clusters</w:t>
               </w:r>
@@ -1462,636 +1475,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation comparative de systèmes neuronal et statistique pour la résolution de coréférence en langage parlé</w:t>
+                <w:t xml:space="preserve">Towards Explainable Deep Learning for Image Captioning through Representation Space Perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Brassier</w:t>
+                <w:t xml:space="preserve">Sofiane Elguendouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Azzouza</w:t>
+                <w:t xml:space="preserve">Marcilio C. P. de Souto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.325-334</w:t>
+              <w:t xml:space="preserve">Proceddings of the 2022 International Joint Conference on Neural Networks (IEEE-IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701517v1</w:t>
+                <w:t xml:space="preserve">hal-03699946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemplata, a Free Platform for Constituency Treebank Annotation</w:t>
+                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+                <w:t xml:space="preserve">Sylvie Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523151v1</w:t>
+                <w:t xml:space="preserve">hal-02750222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
+                <w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Billot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Mehdi Mirzapour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
+              <w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750222v4</w:t>
+                <w:t xml:space="preserve">hal-02906925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le repérage de nominations dans les corpus textuels: de l'exploitation de l'analyse des données textuelles à l'exploration des chaînes de coréférence par le TAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Longhi</w:t>
+                <w:t xml:space="preserve">ODIL Syntax : a Free Spontaneous Spoken French Treebank Annotated with Constituent Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906925v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODIL Syntax : a Free Spontaneous Spoken French Treebank Annotated with Constituent Trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Contemplata, a Free Platform for Constituency Treebank Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference, LREC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523141v1</w:t>
+                <w:t xml:space="preserve">hal-02523151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie de la nomination et de la référence dédiée à l'annotation des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bebeshina-Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,51 +2267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal@ODIL Project: Adapting ISO-TimeML to Syntactic Treebanks for the Temporal Annotation of Spoken Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Waszczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,51 +3074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC'2014, 9th Language Resources and Evaluation Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reyjavik, Iceland. pp.843-847</w:t>
@@ -3721,277 +3721,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Automatic Processing of Discourse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+                <w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+                <w:t xml:space="preserve">Aurore Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Waszczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics (CL2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377077v1</w:t>
+                <w:t xml:space="preserve">hal-02295494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner parseur automatique et révision manuelle pour la constitution d'un corpus arboré de parole spontanée : retour d'expérience sur le corpus ODIL_syntaxe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Analysis and Automatic Processing of Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du groupement de recherche « Linguistique informatique, formelle et de terrain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orléans, France. </w:t>
+              <w:t xml:space="preserve">Corpus Linguistics (CL2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295494v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4122,337 +4122,492 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRENCH-YMCA: A FRENCH Corpus meeting the language needs of Youth, froM Children to Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2604.05899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-text crisis tweet categorization:a caption-based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M-CATNAT: A Multimodal dataset to analyze French tweets during natural disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Bachyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Farah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International ISCRAM Conference, University of Münster, Germany: Embracing the Crisis Management Lifecycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59297/9j4kjp22⟩</w:t>
+              <w:t xml:space="preserve">ISCRAM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Münster, Germany. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59297/yhq8bb90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281676v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-CATNAT: A Multimodal dataset to analyze French tweets during natural disasters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image-text crisis tweet categorization:a caption-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Farah</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59297/yhq8bb90⟩</w:t>
+              <w:t xml:space="preserve">21st International ISCRAM Conference, University of Münster, Germany: Embracing the Crisis Management Lifecycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Münster Germany, Germany. 21, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59297/9j4kjp22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169077v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4599,51 +4754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bregeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vinogradova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Farah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Bachyr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/yhq8bb90" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230666" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Elguendouze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilio C. P. de Souto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gracianne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Labat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/9j4kjp22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bregeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Govaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vinogradova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Farah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Bachyr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/yhq8bb90" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230666" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gracianne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Hanh Dao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Elguendouze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilio C. P. de Souto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mirzapour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bebeshina-Clairet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Labat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Muzerelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie-Fleur Sandillon-Rezer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.09lef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2604.05899" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59297/9j4kjp22" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>