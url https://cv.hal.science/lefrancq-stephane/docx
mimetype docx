--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -3828,179 +3828,312 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussions on Fabrice Bardet’s book, &amp;quot;The Accounting Counter-Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, p.91-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les augmentations de capital non numéraires : le cas de la société WORLDMOVIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les augmentations de capital différées : le cas de la société ADN VIEW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4010,332 +4143,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence financière des organisations syndicales : entre contrôle externe et dynamisation de la démocratie interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dialogues. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chèque syndical chez Axa : Entre mode de financement et outil de syndicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dialogues. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence financière des organisations syndicales et patronales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Audisol. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4403,51 +4536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA38A9E5"/>
+    <w:nsid w:val="301457E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4634,51 +4767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lefrancq-stephane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0875-171X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113472595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071914206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-3650-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03985414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Albertini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Petkovi&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2020-0073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kohler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.152.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03782557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Laurence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poincelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=comptabilit%C3%A9+internationale+entreprise+et+soci%C3%A9t%C3%A9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Collain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Oger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.lefr.2014.01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100827310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03191969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0545" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lefrancq-stephane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0875-171X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113472595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071914206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-3650-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03985414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Albertini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Petkovi&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2020-0073" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kohler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.152.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03782557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Laurence" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poincelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=comptabilit%C3%A9+internationale+entreprise+et+soci%C3%A9t%C3%A9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Collain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Oger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.lefr.2014.01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100827310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03191969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0545" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021584v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>