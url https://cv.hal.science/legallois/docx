--- v0 (2026-03-21)
+++ v1 (2026-04-21)
@@ -3633,183 +3633,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00160742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand le texte signale sa structure : la fonction textuelle des noms sous-spécifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Organisation des textes et cohérence des discours, HS 5, [24 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.1465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des phrases entre elles à l'unité réticulaire du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unité(s) du texte, 3 (163), pp.56-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lang.163.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093057v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00093052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertextualité et virtualité comme modes de la construction des discours et des connaissances</w:t>
               </w:r>
@@ -4641,50 +4641,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The notion of motif at the crossroads of disciplinesfolkloristics, narrativity, bioinformatics, automatic text processing, linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phraseology and style in subgenres of the novel: a synthesis of corpus and literary perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs discursifs rédupliqués : le cas de oui oui oui oui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4693,139 +4775,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations du sens linguistique : modalité intra- et extra-phrastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-198, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03132235v2</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03154425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques questions sur le rapport entre la linguistique fondée sur l’usage et l’organisation cognitive de la compétence</w:t>
               </w:r>
@@ -6559,50 +6559,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification des noms sous-spécifiés, signaux de l’organisation discursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.377-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'apport de la méthode des motifs aux analyses phraséologiques en discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6611,178 +6732,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches théoriques et empiriques en phraséologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546271v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-01076760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche cognitive de la catégorisation par métaphore : illustration et critique à partir d’un exemple d’E. Zola</w:t>
               </w:r>
@@ -8989,51 +8989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/une-perspective-constructionnelle-et-localiste-de-la-transitivite/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Larjavaara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouveret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cal.13" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Malgouzou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vigier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vajnovszki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lauwers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.222.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.228.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hamelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7311/0860-5734.31.2.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13617" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Adler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Delente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2651" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jssp.2015.128.138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Toussaint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.47.1.08leg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.661.0116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2009.4023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8444" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.008.0061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.657" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.163.0056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1465" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2006.2102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.163.0003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Nim Kwon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800255v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198865131.013.3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110668636-013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/types-dunites-et-procedures-de-segmentation/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132235v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Koch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110595864-008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/wp-content/uploads/2020/02/Traduire-Zola-du-XIXesi%C3%A8cle-%C3%A0-nos-jours.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110595864-001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-degruyter-com.ezproxy.univ-paris3.fr/document/doi/10.1515/9783110595864/html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.13.01bou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28604-9_14" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Anquetil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Purnelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468708v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093485v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446754v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093480v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/une-perspective-constructionnelle-et-localiste-de-la-transitivite/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Larjavaara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouveret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cal.13" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Malgouzou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vigier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vajnovszki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lauwers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.222.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.228.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hamelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7311/0860-5734.31.2.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13617" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Adler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Delente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2651" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jssp.2015.128.138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Toussaint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.47.1.08leg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.661.0116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2009.4023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8444" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.008.0061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.657" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.163.0056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2006.2102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.163.0003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Nim Kwon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800255v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198865131.013.3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110668636-013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/types-dunites-et-procedures-de-segmentation/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154425v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Koch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132235v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110595864-008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/wp-content/uploads/2020/02/Traduire-Zola-du-XIXesi%C3%A8cle-%C3%A0-nos-jours.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110595864-001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-degruyter-com.ezproxy.univ-paris3.fr/document/doi/10.1515/9783110595864/html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.13.01bou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28604-9_14" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Anquetil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Purnelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468708v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093485v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446754v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093480v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>