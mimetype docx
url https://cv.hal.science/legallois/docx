--- v1 (2026-04-21)
+++ v2 (2026-05-16)
@@ -4417,165 +4417,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The French ditransitive transfer construction and the complementarity between the meta-predicates GIVE, TAKE, KEEP, LEAVE: The hypothesis of a grammatical enantiosemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Polysemy of GIVE in ten Languages: from Lexicalization to Grammaticalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ROUTINE, ROUTINISATION : À QUELS UNITÉS ET PROCESSUS A-T-ON AFFAIRE EXACTEMENT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les routines discursives dans le discours scientifique oral et écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453001v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03154428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constructions grammaticales comme schémas pré-discursifs</w:t>
               </w:r>
@@ -8989,51 +8989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/une-perspective-constructionnelle-et-localiste-de-la-transitivite/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Larjavaara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouveret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cal.13" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Malgouzou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vigier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vajnovszki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lauwers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.222.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.228.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hamelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7311/0860-5734.31.2.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13617" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Adler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Delente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2651" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jssp.2015.128.138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Toussaint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.47.1.08leg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.661.0116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2009.4023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8444" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.008.0061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.657" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.163.0056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2006.2102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.163.0003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Nim Kwon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800255v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198865131.013.3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110668636-013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/types-dunites-et-procedures-de-segmentation/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154425v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Koch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132235v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110595864-008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/wp-content/uploads/2020/02/Traduire-Zola-du-XIXesi%C3%A8cle-%C3%A0-nos-jours.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110595864-001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-degruyter-com.ezproxy.univ-paris3.fr/document/doi/10.1515/9783110595864/html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.13.01bou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28604-9_14" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Anquetil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Purnelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468708v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093485v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446754v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093480v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/une-perspective-constructionnelle-et-localiste-de-la-transitivite/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Larjavaara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouveret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cal.13" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Malgouzou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vigier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vajnovszki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lauwers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.222.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rcv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12509" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.228.0103" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hamelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7311/0860-5734.31.2.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13617" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Adler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.194.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Delente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2651" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/jssp.2015.128.138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Toussaint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.189.0003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.47.1.08leg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ltm.661.0116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446867v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2009.4023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8444" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.008.0061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.657" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1465" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.163.0056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2006.2102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.163.0003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Nim Kwon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800255v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198865131.013.3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813209v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110668636-013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154428v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/types-dunites-et-procedures-de-segmentation/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154425v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Koch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132235v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110595864-008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romatrepress.uniroma3.it/wp-content/uploads/2020/02/Traduire-Zola-du-XIXesi%C3%A8cle-%C3%A0-nos-jours.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110595864-001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-degruyter-com.ezproxy.univ-paris3.fr/document/doi/10.1515/9783110595864/html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.13.01bou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446761v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Quiniou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28604-9_14" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Anquetil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Purnelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468708v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vernier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093485v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446754v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093480v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>