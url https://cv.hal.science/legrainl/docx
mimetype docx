--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Legrain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est-il donc ? Sur le fil ténu d'une relation ethnographique (Mongolie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14cm8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une surprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Courduriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gabail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enseigner l’enquête de terrain. Transmettre, expérimenter, éprouver, 39-40, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.039-40.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small, Musiquer. Le sens de l’expérience musicale [trad. de l’anglais par Jedediah Sklower, préface d’Antoine Hennion] Paris, Philarmonie de Paris Éditions, (1998) 2019, 441 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.215-221. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.221.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being skillful. Wisely navigating an intensely heterogeneous cosmos in Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Points of Transition. Ovoo and the Ritual Remaking of Religious, Ecological, and Historical Politics in Inner Asia, 52, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustémologie et empreinte sonore. Faire avec et faire par les sons. Être avec et être par les sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.175-194. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.8595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downward the Ground is Hard; Upward the Sky is Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22105018-12340138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. L’empire des circonstances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. Hudal. De l’erreur aux tromperies en passant par l’art bien balancé de l’éternel brodeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. Des animaux friands d’histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allô, j’écouuute … figures du malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lauwaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Figures du malentendu, 65, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.4025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drunkards and Singers: A Mongolian Battle of Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnology and Folkloristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.65-80. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jef-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gosselain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gosselain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour and the anthropology of the moderns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattijs van de Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l’amour du chant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55, pp.54-71. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tunnel sous l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dans la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de se faire surprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52-53 2009, pp.258-281. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.4814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation on the River Ivd, or, How does Music Act in Social Life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.335-358. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000000009793066505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaltérable mémoire des exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000285ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bon vieux temps de la coopérative : à propos de la nostalgie dans un district rural de la Mongolie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dossier : L'art de mentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lauwaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking with Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattijs van de Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (4), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter, s'attacher et transmettre chez les Darhad de Mongolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études mongoles et sibériennes - Ecole Pratique des Hautes Etudes; Collection "Nord Asie", n°4. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur la circulation de la belle parole à partir d’un exemple mongol : le transfert des poèmes d’une mélodie à l’autre chez les Darhad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en mouvement. Anthropologie du sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonner des musiques et des territoires : l’expérience d’écoute des Darkhad de Mongolie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la musique vient aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2009, 2-85892-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berliner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Performance Religion. Études anthropologiques offertes à Philippe Jespers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.9-23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel est pris qui croyait prendre. L’appréciation musicale en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Performance Religion. Études anthropologiques offertes à Philippe Jespers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.137-151, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le talent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolgor Batjargal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ardyn duugaa geh Darhad ard tümnii setgel (De l’amour des Darhad pour leurs chants populaires) », traduit par Chantsaa Luvsan, Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Bernard Charlier, « Faces of the Wolf. Managing the Human, Non-human Boudary in Mongolia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.467-469. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.212.0467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Frédéric Léotar, « La steppe musicienne. Analyse et modélisation du patrimoine musical turcique », Gradhiva, 23, 234-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Franck Billé: Sinophobia. Anxiety, Violence and the Making of Mongolian Identity », Social Anthropology/ Anthropologie sociale, 23 (3): 377-378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Olga Ulturgasheva: Narrating the Future in Siberia. Childhood, Adolescence and Autobiography among the Eveny », Inner Asia, 16 (2): 212-214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tatiana Safonova & István sántha: Culture Contact in Evenki Land. A Cybernetic Anthopology of the Baikal Region », Inner Asia, 16 (2): 215-217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Henri Lecomte : Les esprits écoutent. Musique des peuples autochtones de Sibérie », Cahiers d’ethnomusicologie, 26/2012 : 276-279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son et le bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.154-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Legrain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est-il donc ? Sur le fil ténu d'une relation ethnographique (Mongolie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14cm8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une surprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Courduriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gabail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enseigner l’enquête de terrain. Transmettre, expérimenter, éprouver, 39-40, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.039-40.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small, Musiquer. Le sens de l’expérience musicale [trad. de l’anglais par Jedediah Sklower, préface d’Antoine Hennion] Paris, Philarmonie de Paris Éditions, (1998) 2019, 441 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.215-221. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.221.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being skillful. Wisely navigating an intensely heterogeneous cosmos in Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Points of Transition. Ovoo and the Ritual Remaking of Religious, Ecological, and Historical Politics in Inner Asia, 52, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustémologie et empreinte sonore. Faire avec et faire par les sons. Être avec et être par les sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.175-194. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.8595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downward the Ground is Hard; Upward the Sky is Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22105018-12340138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. L’empire des circonstances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. Hudal. De l’erreur aux tromperies en passant par l’art bien balancé de l’éternel brodeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. Des animaux friands d’histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allô, j’écouuute … figures du malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lauwaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Figures du malentendu, 65, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.4025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gosselain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drunkards and Singers: A Mongolian Battle of Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnology and Folkloristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.65-80. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jef-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gosselain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour and the anthropology of the moderns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattijs van de Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l’amour du chant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55, pp.54-71. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tunnel sous l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de se faire surprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52-53 2009, pp.258-281. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.4814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dans la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation on the River Ivd, or, How does Music Act in Social Life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.335-358. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000000009793066505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaltérable mémoire des exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000285ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bon vieux temps de la coopérative : à propos de la nostalgie dans un district rural de la Mongolie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dossier : L'art de mentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lauwaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking with Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattijs van de Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (4), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter, s'attacher et transmettre chez les Darhad de Mongolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études mongoles et sibériennes - Ecole Pratique des Hautes Etudes; Collection "Nord Asie", n°4. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur la circulation de la belle parole à partir d’un exemple mongol : le transfert des poèmes d’une mélodie à l’autre chez les Darhad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en mouvement. Anthropologie du sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonner des musiques et des territoires : l’expérience d’écoute des Darkhad de Mongolie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la musique vient aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2009, 2-85892-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berliner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Performance Religion. Études anthropologiques offertes à Philippe Jespers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.9-23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel est pris qui croyait prendre. L’appréciation musicale en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Performance Religion. Études anthropologiques offertes à Philippe Jespers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.137-151, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le talent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolgor Batjargal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ardyn duugaa geh Darhad ard tümnii setgel (De l’amour des Darhad pour leurs chants populaires) », traduit par Chantsaa Luvsan, Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Bernard Charlier, « Faces of the Wolf. Managing the Human, Non-human Boudary in Mongolia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.467-469. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.212.0467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Frédéric Léotar, « La steppe musicienne. Analyse et modélisation du patrimoine musical turcique », Gradhiva, 23, 234-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Franck Billé: Sinophobia. Anxiety, Violence and the Making of Mongolian Identity », Social Anthropology/ Anthropologie sociale, 23 (3): 377-378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Olga Ulturgasheva: Narrating the Future in Siberia. Childhood, Adolescence and Autobiography among the Eveny », Inner Asia, 16 (2): 212-214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tatiana Safonova & István sántha: Culture Contact in Evenki Land. A Cybernetic Anthopology of the Baikal Region », Inner Asia, 16 (2): 215-217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Henri Lecomte : Les esprits écoutent. Musique des peuples autochtones de Sibérie », Cahiers d’ethnomusicologie, 26/2012 : 276-279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son et le bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.154-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cm8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delaplace" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105018-12340138" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2914" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2913" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2900" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2908" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lauwaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.4025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jef-2016-0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berliner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattijs van de Port" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2BF0FE18E533EC50E4D33A8AAAF02E1824805EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.291" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.4814" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000000009793066505" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-C1MKFBCT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000285ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.146" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauwaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolgor Batjargal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cm8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delaplace" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105018-12340138" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2914" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2913" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2900" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2908" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lauwaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.4025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jef-2016-0011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berliner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattijs van de Port" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2BF0FE18E533EC50E4D33A8AAAF02E1824805EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.4814" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000000009793066505" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-C1MKFBCT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000285ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.146" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauwaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolgor Batjargal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>