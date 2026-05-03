--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Legrain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est-il donc ? Sur le fil ténu d'une relation ethnographique (Mongolie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14cm8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une surprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Courduriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gabail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enseigner l’enquête de terrain. Transmettre, expérimenter, éprouver, 39-40, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.039-40.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small, Musiquer. Le sens de l’expérience musicale [trad. de l’anglais par Jedediah Sklower, préface d’Antoine Hennion] Paris, Philarmonie de Paris Éditions, (1998) 2019, 441 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.215-221. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.221.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being skillful. Wisely navigating an intensely heterogeneous cosmos in Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Points of Transition. Ovoo and the Ritual Remaking of Religious, Ecological, and Historical Politics in Inner Asia, 52, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustémologie et empreinte sonore. Faire avec et faire par les sons. Être avec et être par les sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.175-194. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.8595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downward the Ground is Hard; Upward the Sky is Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22105018-12340138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. L’empire des circonstances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. Hudal. De l’erreur aux tromperies en passant par l’art bien balancé de l’éternel brodeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. Des animaux friands d’histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allô, j’écouuute … figures du malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lauwaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Figures du malentendu, 65, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.4025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gosselain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drunkards and Singers: A Mongolian Battle of Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnology and Folkloristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.65-80. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jef-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gosselain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour and the anthropology of the moderns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattijs van de Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l’amour du chant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55, pp.54-71. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tunnel sous l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de se faire surprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52-53 2009, pp.258-281. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.4814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dans la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation on the River Ivd, or, How does Music Act in Social Life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.335-358. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000000009793066505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaltérable mémoire des exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000285ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bon vieux temps de la coopérative : à propos de la nostalgie dans un district rural de la Mongolie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dossier : L'art de mentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lauwaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking with Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattijs van de Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (4), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter, s'attacher et transmettre chez les Darhad de Mongolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études mongoles et sibériennes - Ecole Pratique des Hautes Etudes; Collection "Nord Asie", n°4. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur la circulation de la belle parole à partir d’un exemple mongol : le transfert des poèmes d’une mélodie à l’autre chez les Darhad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en mouvement. Anthropologie du sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonner des musiques et des territoires : l’expérience d’écoute des Darkhad de Mongolie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la musique vient aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2009, 2-85892-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berliner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Performance Religion. Études anthropologiques offertes à Philippe Jespers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.9-23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel est pris qui croyait prendre. L’appréciation musicale en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Performance Religion. Études anthropologiques offertes à Philippe Jespers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.137-151, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le talent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolgor Batjargal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ardyn duugaa geh Darhad ard tümnii setgel (De l’amour des Darhad pour leurs chants populaires) », traduit par Chantsaa Luvsan, Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Bernard Charlier, « Faces of the Wolf. Managing the Human, Non-human Boudary in Mongolia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.467-469. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.212.0467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Frédéric Léotar, « La steppe musicienne. Analyse et modélisation du patrimoine musical turcique », Gradhiva, 23, 234-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Franck Billé: Sinophobia. Anxiety, Violence and the Making of Mongolian Identity », Social Anthropology/ Anthropologie sociale, 23 (3): 377-378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Olga Ulturgasheva: Narrating the Future in Siberia. Childhood, Adolescence and Autobiography among the Eveny », Inner Asia, 16 (2): 212-214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tatiana Safonova & István sántha: Culture Contact in Evenki Land. A Cybernetic Anthopology of the Baikal Region », Inner Asia, 16 (2): 215-217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Henri Lecomte : Les esprits écoutent. Musique des peuples autochtones de Sibérie », Cahiers d’ethnomusicologie, 26/2012 : 276-279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son et le bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.154-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Legrain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impertinence de Bun’bazar : comment bousculer l’ordre établi en chantant mal (Mongolie septentrionale) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.59-90. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/164lz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est-il donc ? Sur le fil ténu d'une relation ethnographique (Mongolie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14cm8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une surprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Courduriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gabail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enseigner l’enquête de terrain. Transmettre, expérimenter, éprouver, 39-40, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.039-40.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small, Musiquer. Le sens de l’expérience musicale [trad. de l’anglais par Jedediah Sklower, préface d’Antoine Hennion] Paris, Philarmonie de Paris Éditions, (1998) 2019, 441 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.215-221. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.221.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being skillful. Wisely navigating an intensely heterogeneous cosmos in Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Points of Transition. Ovoo and the Ritual Remaking of Religious, Ecological, and Historical Politics in Inner Asia, 52, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustémologie et empreinte sonore. Faire avec et faire par les sons. Être avec et être par les sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.175-194. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.8595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downward the Ground is Hard; Upward the Sky is Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22105018-12340138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. L’empire des circonstances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. Hudal. De l’erreur aux tromperies en passant par l’art bien balancé de l’éternel brodeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. Des animaux friands d’histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allô, j’écouuute … figures du malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lauwaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Figures du malentendu, 65, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.4025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gosselain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drunkards and Singers: A Mongolian Battle of Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnology and Folkloristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.65-80. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jef-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gosselain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour and the anthropology of the moderns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattijs van de Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l’amour du chant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55, pp.54-71. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tunnel sous l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de se faire surprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52-53 2009, pp.258-281. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.4814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dans la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation on the River Ivd, or, How does Music Act in Social Life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.335-358. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000000009793066505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaltérable mémoire des exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000285ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bon vieux temps de la coopérative : à propos de la nostalgie dans un district rural de la Mongolie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dossier : L'art de mentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lauwaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking with Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattijs van de Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (4), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter, s'attacher et transmettre chez les Darhad de Mongolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études mongoles et sibériennes - Ecole Pratique des Hautes Etudes; Collection "Nord Asie", n°4. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur la circulation de la belle parole à partir d’un exemple mongol : le transfert des poèmes d’une mélodie à l’autre chez les Darhad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en mouvement. Anthropologie du sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonner des musiques et des territoires : l’expérience d’écoute des Darkhad de Mongolie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la musique vient aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2009, 2-85892-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berliner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Performance Religion. Études anthropologiques offertes à Philippe Jespers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.9-23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel est pris qui croyait prendre. L’appréciation musicale en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Performance Religion. Études anthropologiques offertes à Philippe Jespers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.137-151, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le talent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolgor Batjargal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ardyn duugaa geh Darhad ard tümnii setgel (De l’amour des Darhad pour leurs chants populaires) », traduit par Chantsaa Luvsan, Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Bernard Charlier, « Faces of the Wolf. Managing the Human, Non-human Boudary in Mongolia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.467-469. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.212.0467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Frédéric Léotar, « La steppe musicienne. Analyse et modélisation du patrimoine musical turcique », Gradhiva, 23, 234-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Franck Billé: Sinophobia. Anxiety, Violence and the Making of Mongolian Identity », Social Anthropology/ Anthropologie sociale, 23 (3): 377-378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tatiana Safonova & István sántha: Culture Contact in Evenki Land. A Cybernetic Anthopology of the Baikal Region », Inner Asia, 16 (2): 215-217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Olga Ulturgasheva: Narrating the Future in Siberia. Childhood, Adolescence and Autobiography among the Eveny », Inner Asia, 16 (2): 212-214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Henri Lecomte : Les esprits écoutent. Musique des peuples autochtones de Sibérie », Cahiers d’ethnomusicologie, 26/2012 : 276-279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son et le bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.154-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cm8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delaplace" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105018-12340138" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2914" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2913" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2900" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2908" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lauwaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.4025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jef-2016-0011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109679v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berliner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattijs van de Port" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2BF0FE18E533EC50E4D33A8AAAF02E1824805EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.4814" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000000009793066505" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-C1MKFBCT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000285ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.146" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauwaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolgor Batjargal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164lz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cm8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delaplace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8595" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105018-12340138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2914" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2913" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2900" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lauwaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.4025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jef-2016-0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berliner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattijs van de Port" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2BF0FE18E533EC50E4D33A8AAAF02E1824805EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.4814" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000000009793066505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-C1MKFBCT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000285ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauwaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolgor Batjargal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0467" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>