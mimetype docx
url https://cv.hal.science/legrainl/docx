--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Legrain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impertinence de Bun’bazar : comment bousculer l’ordre établi en chantant mal (Mongolie septentrionale) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.59-90. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/164lz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est-il donc ? Sur le fil ténu d'une relation ethnographique (Mongolie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14cm8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une surprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Courduriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gabail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enseigner l’enquête de terrain. Transmettre, expérimenter, éprouver, 39-40, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.039-40.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small, Musiquer. Le sens de l’expérience musicale [trad. de l’anglais par Jedediah Sklower, préface d’Antoine Hennion] Paris, Philarmonie de Paris Éditions, (1998) 2019, 441 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.215-221. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.221.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being skillful. Wisely navigating an intensely heterogeneous cosmos in Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Points of Transition. Ovoo and the Ritual Remaking of Religious, Ecological, and Historical Politics in Inner Asia, 52, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustémologie et empreinte sonore. Faire avec et faire par les sons. Être avec et être par les sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.175-194. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.8595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downward the Ground is Hard; Upward the Sky is Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22105018-12340138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. L’empire des circonstances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. Hudal. De l’erreur aux tromperies en passant par l’art bien balancé de l’éternel brodeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. Des animaux friands d’histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allô, j’écouuute … figures du malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lauwaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Figures du malentendu, 65, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.4025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gosselain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drunkards and Singers: A Mongolian Battle of Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnology and Folkloristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.65-80. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jef-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gosselain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour and the anthropology of the moderns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattijs van de Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l’amour du chant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55, pp.54-71. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tunnel sous l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de se faire surprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52-53 2009, pp.258-281. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.4814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dans la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation on the River Ivd, or, How does Music Act in Social Life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.335-358. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000000009793066505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaltérable mémoire des exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000285ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bon vieux temps de la coopérative : à propos de la nostalgie dans un district rural de la Mongolie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dossier : L'art de mentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lauwaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking with Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattijs van de Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (4), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter, s'attacher et transmettre chez les Darhad de Mongolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études mongoles et sibériennes - Ecole Pratique des Hautes Etudes; Collection "Nord Asie", n°4. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur la circulation de la belle parole à partir d’un exemple mongol : le transfert des poèmes d’une mélodie à l’autre chez les Darhad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en mouvement. Anthropologie du sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonner des musiques et des territoires : l’expérience d’écoute des Darkhad de Mongolie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la musique vient aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2009, 2-85892-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berliner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Performance Religion. Études anthropologiques offertes à Philippe Jespers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.9-23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel est pris qui croyait prendre. L’appréciation musicale en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Performance Religion. Études anthropologiques offertes à Philippe Jespers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.137-151, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le talent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolgor Batjargal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ardyn duugaa geh Darhad ard tümnii setgel (De l’amour des Darhad pour leurs chants populaires) », traduit par Chantsaa Luvsan, Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Bernard Charlier, « Faces of the Wolf. Managing the Human, Non-human Boudary in Mongolia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.467-469. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.212.0467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Frédéric Léotar, « La steppe musicienne. Analyse et modélisation du patrimoine musical turcique », Gradhiva, 23, 234-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Franck Billé: Sinophobia. Anxiety, Violence and the Making of Mongolian Identity », Social Anthropology/ Anthropologie sociale, 23 (3): 377-378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tatiana Safonova & István sántha: Culture Contact in Evenki Land. A Cybernetic Anthopology of the Baikal Region », Inner Asia, 16 (2): 215-217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Olga Ulturgasheva: Narrating the Future in Siberia. Childhood, Adolescence and Autobiography among the Eveny », Inner Asia, 16 (2): 212-214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Henri Lecomte : Les esprits écoutent. Musique des peuples autochtones de Sibérie », Cahiers d’ethnomusicologie, 26/2012 : 276-279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son et le bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.154-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Legrain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impertinence de Bun’bazar : comment bousculer l’ordre établi en chantant mal (Mongolie septentrionale) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 257, pp.59-90. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/164lz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est-il donc ? Sur le fil ténu d'une relation ethnographique (Mongolie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14cm8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une surprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Courduriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gabail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Enseigner l’enquête de terrain. Transmettre, expérimenter, éprouver, 39-40, pp.56-61. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/emulations.039-40.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Small, Musiquer. Le sens de l’expérience musicale [trad. de l’anglais par Jedediah Sklower, préface d’Antoine Hennion] Paris, Philarmonie de Paris Éditions, (1998) 2019, 441 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.215-221. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.221.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being skillful. Wisely navigating an intensely heterogeneous cosmos in Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Points of Transition. Ovoo and the Ritual Remaking of Religious, Ecological, and Historical Politics in Inner Asia, 52, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustémologie et empreinte sonore. Faire avec et faire par les sons. Être avec et être par les sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.175-194. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clo.8595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downward the Ground is Hard; Upward the Sky is Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.111-126. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22105018-12340138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. L’empire des circonstances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. Hudal. De l’erreur aux tromperies en passant par l’art bien balancé de l’éternel brodeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermezzo. Des animaux friands d’histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'art de mentir, 48, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.2908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allô, j’écouuute … figures du malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lauwaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Figures du malentendu, 65, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.4025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drunkards and Singers: A Mongolian Battle of Sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnology and Folkloristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2), pp.65-80. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jef-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gosselain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gosselain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Latour and the anthropology of the moderns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattijs van de Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (4), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1469-8676.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre l’amour du chant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55, pp.54-71. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.14055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tunnel sous l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emscat.1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art de se faire surprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52-53 2009, pp.258-281. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.4814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être dans la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation on the River Ivd, or, How does Music Act in Social Life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inner Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.335-358. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000000009793066505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaltérable mémoire des exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000285ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au bon vieux temps de la coopérative : à propos de la nostalgie dans un district rural de la Mongolie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/civilisations.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dossier : L'art de mentir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lauwaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking with Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattijs van de Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Anthropology / Anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (4), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter, s'attacher et transmettre chez les Darhad de Mongolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études mongoles et sibériennes - Ecole Pratique des Hautes Etudes; Collection "Nord Asie", n°4. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur la circulation de la belle parole à partir d’un exemple mongol : le transfert des poèmes d’une mélodie à l’autre chez les Darhad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en mouvement. Anthropologie du sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façonner des musiques et des territoires : l’expérience d’écoute des Darkhad de Mongolie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la musique vient aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2009, 2-85892-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berliner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Performance Religion. Études anthropologiques offertes à Philippe Jespers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.9-23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tel est pris qui croyait prendre. L’appréciation musicale en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Performance Religion. Études anthropologiques offertes à Philippe Jespers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.137-151, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le talent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolgor Batjargal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ardyn duugaa geh Darhad ard tümnii setgel (De l’amour des Darhad pour leurs chants populaires) », traduit par Chantsaa Luvsan, Études mongoles et sibériennes, centrasiatiques et tibétaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Bernard Charlier, « Faces of the Wolf. Managing the Human, Non-human Boudary in Mongolia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.467-469. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.212.0467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Frédéric Léotar, « La steppe musicienne. Analyse et modélisation du patrimoine musical turcique », Gradhiva, 23, 234-235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Franck Billé: Sinophobia. Anxiety, Violence and the Making of Mongolian Identity », Social Anthropology/ Anthropologie sociale, 23 (3): 377-378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tatiana Safonova & István sántha: Culture Contact in Evenki Land. A Cybernetic Anthopology of the Baikal Region », Inner Asia, 16 (2): 215-217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Olga Ulturgasheva: Narrating the Future in Siberia. Childhood, Adolescence and Autobiography among the Eveny », Inner Asia, 16 (2): 212-214</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Henri Lecomte : Les esprits écoutent. Musique des peuples autochtones de Sibérie », Cahiers d’ethnomusicologie, 26/2012 : 276-279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son et le bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadismes d’Asie centrale et septentrionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.154-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164lz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cm8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delaplace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8595" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105018-12340138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2914" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2913" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2900" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lauwaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.4025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jef-2016-0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berliner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattijs van de Port" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2BF0FE18E533EC50E4D33A8AAAF02E1824805EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.4814" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000000009793066505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-C1MKFBCT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000285ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauwaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolgor Batjargal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0467" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164lz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cm8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.221.0215" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delaplace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.5085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8595" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105018-12340138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2914" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2913" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2900" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lauwaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.4025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jef-2016-0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berliner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattijs van de Port" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.12051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2BF0FE18E533EC50E4D33A8AAAF02E1824805EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.4814" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000000009793066505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-C1MKFBCT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000285ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.146" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauwaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Noret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolgor Batjargal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0467" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>