--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -862,469 +862,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matrix approach to get the variance of the square of the fluctuation function of the DFA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition of the fluctuation function in the detrendred fluctuation analysis and its variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-021-00231-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456525v1</w:t>
+                <w:t xml:space="preserve">hal-03409799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of the fluctuation function in the detrendred fluctuation analysis and its variant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A matrix approach to get the variance of the square of the fluctuation function of the DFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 94, </w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-021-00231-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409799v1</w:t>
+                <w:t xml:space="preserve">hal-03456525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variable Chirp Rate Stepped Frequency Linear Frequency Modulation Waveform Designed to Approximate Wideband Non-Linear Radar Waveforms</w:t>
+                <w:t xml:space="preserve">SOAP: Semantic Outliers Automatic Preprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Saleh</w:t>
+                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir-Mohamad Omar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Grivel</w:t>
+                <w:t xml:space="preserve">Uriel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 526 (81-101), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2020.102884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2020.03.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963775v1</w:t>
+                <w:t xml:space="preserve">hal-02551161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAP: Semantic Outliers Automatic Preprocessing</w:t>
+                <w:t xml:space="preserve">A Variable Chirp Rate Stepped Frequency Linear Frequency Modulation Waveform Designed to Approximate Wideband Non-Linear Radar Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+                <w:t xml:space="preserve">Mahdi Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uriel Lopez</w:t>
+                <w:t xml:space="preserve">Samir-Mohamad Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 526 (81-101), pp.20. </w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2020.03.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2020.102884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551161v1</w:t>
+                <w:t xml:space="preserve">hal-02963775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Ways to Compare the Detendred Fluctuation Analysis and its Variants. Application to Visual Tunneling Detection</w:t>
               </w:r>
@@ -1453,51 +1453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG Feature Extraction Using Genetic Programming for the Classification of Mental States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emigdio Z-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,51 +1570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Genetic Improvement to a Genetic Programming library in C++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor R. López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1678,51 +1678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Enrique Hernandez-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Díaz-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,64 +1760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOAP: Semantic Outliers Automatic Preprocessing (under review second round)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1881,77 +1881,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliana Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Naredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental and Theoretical Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1989,51 +1989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Expected Performance for a Genetic Programming Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliana Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,51 +2106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Genetic Programming Classifiers with Novelty Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Naredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2236,51 +2236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularity and Matching Pursuit Feature Extraction for the Detection of Epileptic Seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emigdio Z-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Sotelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,51 +2405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Faïta-Aïnseba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32, pp.113-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2617,51 +2617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of predictive measures of problem difficulty for classification with Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliana Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Galvan-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,51 +2712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Estimators of the Pointwise Holder Exponent with Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2954,51 +2954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new regularity based descriptor computed from local image oscillations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Olague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3861,269 +3861,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Dfa To Study The Gaze Position Of An Airline Pilot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Grivel</w:t>
+                <w:t xml:space="preserve">Unlabeled Multi-Target Regression with Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Amsterdam / Virtual, Netherlands</w:t>
+              <w:t xml:space="preserve">GECCO 2020 - The Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716136v1</w:t>
+                <w:t xml:space="preserve">hal-02551154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlabeled Multi-Target Regression with Genetic Programming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
+                <w:t xml:space="preserve">Regularized Dfa To Study The Gaze Position Of An Airline Pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2020 - The Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Amsterdam / Virtual, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551154v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Target Classification Based On An A Priori Motion Model</w:t>
               </w:r>
@@ -4756,51 +4756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novelty search for software improvement of a SLAM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4847,64 +4847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering Outliers in One Step with Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5085,51 +5085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Programming: From design to improved implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor R. López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,51 +5215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Enrique Hernandez-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Díaz-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5291,321 +5291,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diseñando Problemas Sintéticos de Clasificación con Superficie de Aptitud Deceptiva</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A Local Search Approach to Genetic Programming for Binary Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emigdio Z-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Fernández De Vega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Silva</w:t>
+                <w:t xml:space="preserve">Oliver Schütze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAEB 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2015 on Genetic and Evolutionary Computation Conference - GECCO '15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2739480.2754797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207507v1</w:t>
+                <w:t xml:space="preserve">hal-01207504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Local Search Approach to Genetic Programming for Binary Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Diseñando Problemas Sintéticos de Clasificación con Superficie de Aptitud Deceptiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Naredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliver Schütze</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Fernández De Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2015 on Genetic and Evolutionary Computation Conference - GECCO '15</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MAEB 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Merida, España</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207504v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Semantic Genetic Programming with Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,51 +5682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of local search in genetic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emigdio Z-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schuetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,299 +5771,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments in Software for MCMC - Round Table Session</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Fuentes</w:t>
+                <w:t xml:space="preserve">Evaluation of Local Feature Extraction Methods Generated through Genetic Programming on Visual SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor R. López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre del Moral</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Díaz-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth IMS-ISBA joint meeting MCMSki IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMS (Institute of Mathematical Statistics) and ISBA (International Society for Bayesian Analysis), Jan 2014, Chamonix Mont-Blanc, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2014 IEEE International Autumn Meeting on Power, Electronics and Computing (ROPEC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ixtapa, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108393v1</w:t>
+                <w:t xml:space="preserve">hal-01207508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Local Feature Extraction Methods Generated through Genetic Programming on Visual SLAM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+                <w:t xml:space="preserve">Recent Developments in Software for MCMC - Round Table Session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor H. Díaz-Ramírez</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2014 IEEE International Autumn Meeting on Power, Electronics and Computing (ROPEC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ixtapa, Mexico</w:t>
+              <w:t xml:space="preserve">Fifth IMS-ISBA joint meeting MCMSki IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMS (Institute of Mathematical Statistics) and ISBA (International Society for Bayesian Analysis), Jan 2014, Chamonix Mont-Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207508v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of fitness-case sampling methods for symbolic regression with genetic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliana Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Naredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6123,103 +6123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biips software: inference in Bayesian graphical models with sequential Monte Carlo methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Computational Statistics (COMPSTAT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Section of the IASC, Aug 2014, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6296,51 +6296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Faita-Ainseba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cancun, Mexico. pp.1247 - 1254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6365,90 +6365,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiiPS : un logiciel pour l'inférence bayésienne dans les modèles graphiques utilisant des méthodes de Monte Carlo séquentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6473,51 +6473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of predictive measures of problem difficulty for classification with Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliana Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6581,51 +6581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of an Evolvability Indicator and a Predictor of Expected Performance for Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliana Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7255,90 +7255,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical study of functional complexity as an indicator of overfitting in Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Turin, Italy. pp.262-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7372,51 +7372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Problem Difficulty for Genetic Programming Applied to Data Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliana Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7489,51 +7489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The estimation of Hölderian regularity using genetic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7692,51 +7692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Hölder Image Descriptor using a Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7794,247 +7794,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless monitoring of CFRP drilling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution interactive pour le réglage d'implants cochléaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Manufacturing Systems ICMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.ISSN 1842-3183</w:t>
+              <w:t xml:space="preserve">Congrès suisse des audioprothésistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297440v1</w:t>
+                <w:t xml:space="preserve">hal-00296788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réglage par algorithmes évolutionnaires des implants cochléaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensorless monitoring of CFRP drilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international JAN09: 9e journée d'Analyse Numérique et d'Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Mohammedia, Maroc</w:t>
+              <w:t xml:space="preserve">Proceedings of the 17th International Conference on Manufacturing Systems ICMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.ISSN 1842-3183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385739v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution interactive pour le réglage d'implants cochléaires.</w:t>
+                <w:t xml:space="preserve">Le réglage par algorithmes évolutionnaires des implants cochléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès suisse des audioprothésistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Berne, Suisse</w:t>
+              <w:t xml:space="preserve">Congrès international JAN09: 9e journée d'Analyse Numérique et d'Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Mohammedia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00296788v1</w:t>
+                <w:t xml:space="preserve">hal-00385739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondelettes discrètes pour une interpolation de signaux conservant la régularité Hölderienne. Application à la modélisation du frottement pneumatique-chaussé.</w:t>
               </w:r>
@@ -8083,256 +8083,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary denoising based on an estimation of Hölder exponents with oscillations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary results on automatic cochlear implant fitting using an interactive evolutionary algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourgeois-Republique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Frachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Harboun-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoIASP 2006 - 8th European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Cochlear implants and related Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294873v1</w:t>
+                <w:t xml:space="preserve">hal-00297457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on automatic cochlear implant fitting using an interactive evolutionary algorithm</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary denoising based on an estimation of Hölder exponents with oscillations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Olague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Cochlear implants and related Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoIASP 2006 - 8th European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Budapest, Hungary. pp.520-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11732242_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297457v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hölderian regularity-based image interpolation</w:t>
               </w:r>
@@ -9865,51 +9865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Adrian Tantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10456,64 +10456,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANSAC-GP: Dealing with Outliers in Symbolic Regression with Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliana Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10900,51 +10900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Faïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduardo Miranda; Julien Castet; Benjamin Knapp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2014</w:t>
@@ -11025,51 +11025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourgeois-Republique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Frachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization in Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, pp.329-384, 2009</w:t>
@@ -11167,51 +11167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide au paramétrage d'implants cochléaires par algorithme évolutionnaire interactif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11219,51 +11219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourgeois-Republique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Frachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimisation en traitement du signal et de l'image, Traité IC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, Chapitre 13, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11666,51 +11666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG Feature Extraction using Genetic Programming for the Classification of Mental States (under review GPEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emigdio Z-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11836,255 +11836,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG classification for the detection of mental states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vezard</w:t>
+                <w:t xml:space="preserve">Biips: Software for Bayesian Inference with Interacting Particle Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Trujillo Leonardo</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111238v1</w:t>
+                <w:t xml:space="preserve">hal-01096065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biips: Software for Bayesian Inference with Interacting Particle Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Fuentes</w:t>
+                <w:t xml:space="preserve">EEG classification for the detection of mental states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre del Moral</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Faita-Ainseba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trujillo Leonardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096065v1</w:t>
+                <w:t xml:space="preserve">hal-01111238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12436,51 +12436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ibanez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26040332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04235385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Vanhatalo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soetens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.103906" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brusco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-021-00231-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saleh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir-Mohamad Omar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102884" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02551161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.03.071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emigdio Z-Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fa&#239;ta-A&#239;nseba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090221" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Hernandez-Beltran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. D&#237;az-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Naredo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Galvan-Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-016-9265-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Munoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.06.044" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Sotelo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Coria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.03.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.03.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Faita-Ainseba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clauzel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Olague" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy-Vehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.04.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourgeois-Republique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Harboun-Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102329v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05394988v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourdin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414216" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02551154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanneschi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bondu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corretja" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Egea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02410785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205651.3208237" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Machhour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magnant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908961.2931693" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fern&#225;ndez De Vega" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;tze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754797" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Castelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754795" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schuetze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Todeschini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuentes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207508v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07494-8_14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sigrist" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Alcoverro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20407-4_23" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643358v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001759" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia P&#233;rez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296788v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297158v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11732242_49" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frachet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660788" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576467v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Minh Tan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194174v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keedwell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coello Coello" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Adrian Tantar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Tantar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/computational+intelligence+and+complexity/book/978-3-642-31518-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31519-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Emmerich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deutz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Back" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060418v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/computational+intelligence+and+complexity/book/978-3-642-32725-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02559847v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gayte-Papon de Lameign&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388426v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trujillo Leonardo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla S. Juarez Smith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060317v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fa&#239;ta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05464131v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909128v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111238v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096065v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643450v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02429815v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ibanez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26040332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04235385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Vanhatalo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soetens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.103906" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brusco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-021-00231-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103346" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02551161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.03.071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963775v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saleh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir-Mohamad Omar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emigdio Z-Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fa&#239;ta-A&#239;nseba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090221" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Hernandez-Beltran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. D&#237;az-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Naredo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Galvan-Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-016-9265-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Munoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.06.044" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Sotelo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Coria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.03.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.03.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Faita-Ainseba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clauzel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Olague" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy-Vehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.04.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourgeois-Republique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Harboun-Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102329v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05394988v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourdin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414216" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02551154v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanneschi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bondu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corretja" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Egea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02410785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205651.3208237" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Machhour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magnant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908961.2931693" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;tze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754797" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fern&#225;ndez De Vega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Castelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754795" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schuetze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207508v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Todeschini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuentes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07494-8_14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sigrist" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Alcoverro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20407-4_23" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643358v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001759" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia P&#233;rez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297440v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297158v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frachet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11732242_49" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660788" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576467v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Minh Tan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194174v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keedwell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coello Coello" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Adrian Tantar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Tantar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/computational+intelligence+and+complexity/book/978-3-642-31518-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31519-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Emmerich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deutz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Back" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060418v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/computational+intelligence+and+complexity/book/978-3-642-32725-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02559847v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gayte-Papon de Lameign&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388426v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trujillo Leonardo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla S. Juarez Smith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060317v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fa&#239;ta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05464131v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909128v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096065v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643450v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02429815v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>