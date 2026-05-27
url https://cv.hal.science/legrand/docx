--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -862,248 +862,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of the fluctuation function in the detrendred fluctuation analysis and its variant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A matrix approach to get the variance of the square of the fluctuation function of the DFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 94, </w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-021-00231-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409799v1</w:t>
+                <w:t xml:space="preserve">hal-03456525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matrix approach to get the variance of the square of the fluctuation function of the DFA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition of the fluctuation function in the detrendred fluctuation analysis and its variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-021-00231-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456525v1</w:t>
+                <w:t xml:space="preserve">hal-03409799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOAP: Semantic Outliers Automatic Preprocessing</w:t>
               </w:r>
@@ -1551,325 +1551,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Genetic Improvement to a Genetic Programming library in C++</w:t>
+                <w:t xml:space="preserve">Design of estimators for restoration of images degraded by haze using genetic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor R. López-López</w:t>
+                <w:t xml:space="preserve">José Enrique Hernandez-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Díaz-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Computing</w:t>
+              <w:t xml:space="preserve">Swarm and Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911943v1</w:t>
+                <w:t xml:space="preserve">hal-01909121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of estimators for restoration of images degraded by haze using genetic programming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOAP: Semantic Outliers Automatic Preprocessing (under review second round)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swarm and Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909121v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAP: Semantic Outliers Automatic Preprocessing (under review second round)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying Genetic Improvement to a Genetic Programming library in C++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor R. López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uriel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909129v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of fitness-case sampling methods for genetic programming</w:t>
               </w:r>
@@ -2477,373 +2477,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de données EEG par algorithme évolutionnaire pour l'étude d'états de vigilance</w:t>
+                <w:t xml:space="preserve">A comparison of predictive measures of problem difficulty for classification with Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vezard</w:t>
+                <w:t xml:space="preserve">Yuliana Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Galvan-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, EGC 2012, 23, pp.459-470</w:t>
+              <w:t xml:space="preserve">Research in Computing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.159-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643438v1</w:t>
+                <w:t xml:space="preserve">hal-01207509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of predictive measures of problem difficulty for classification with Genetic Programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolving Estimators of the Pointwise Holder Exponent with Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Olague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy-Vehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Computing Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209, pp.61-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2012.04.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207509v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving Estimators of the Pointwise Holder Exponent with Genetic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+                <w:t xml:space="preserve">Classification de données EEG par algorithme évolutionnaire pour l'étude d'états de vigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Olague</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lévy-Vehel</w:t>
+                <w:t xml:space="preserve">Frederique Faita-Ainseba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, EGC 2012, 23, pp.459-470</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643387v1</w:t>
+                <w:t xml:space="preserve">hal-00643438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive evolution for cochlear implants fitting</w:t>
               </w:r>
@@ -2906,661 +2906,670 @@
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Programming and Evolvable Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 8 (4), pp.319-354</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 8 (4), pp.319-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10710-007-9048-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new regularity based descriptor computed from local image oscillations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Olague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (10), pp.6140-6145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation d’un concert de musiques actuelles amplifiées : étude de cas avec le groupe Praetorian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAME; Inria, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Results for Adjusting Truncated Backpropagation Through Time while Training Neural Audio Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAFx 2025 - 28th International Conference on Digital Audio Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394988v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir Computing for Short High-Dimensional Time Series: an Application to SARS-CoV-2 Hospitalization Forecast</w:t>
+                <w:t xml:space="preserve">Optimizing Reservoir Computing with Genetic Algorithm for High-Dimensional SARS-CoV-2 Hospitalization Forecasting: Impacts of Genetic Algorithm Hyperparameters on Feature Selection and Reservoir Computing Hyperparameter Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Griffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML'24: Proceedings of the 41st International Conference on Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EA 2024 - 16th International Conference Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierrick Legrand, Oct 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693930v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Reservoir Computing with Genetic Algorithm for High-Dimensional SARS-CoV-2 Hospitalization Forecasting: Impacts of Genetic Algorithm Hyperparameters on Feature Selection and Reservoir Computing Hyperparameter Tuning</w:t>
+                <w:t xml:space="preserve">Reservoir Computing for Short High-Dimensional Time Series: an Application to SARS-CoV-2 Hospitalization Forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Griffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EA 2024 - 16th International Conference Artificial Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICML'24: Proceedings of the 41st International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.13570--13591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3692070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905975v1</w:t>
+                <w:t xml:space="preserve">hal-04693930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null or linear-phase filters for the derivation of a new variant of the MSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3602,73 +3611,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eusipco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Helsinki (Finland), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Network-based Virtual Analog Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Vanhatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3727,73 +3736,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Evolution 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New variants of DFA based on loess and lowess methods: generalization of the detrending moving average</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3812,92 +3821,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2021 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Totonto, Canada. pp.5140-5144, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlabeled Multi-Target Regression with Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3906,119 +3915,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2020 - The Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Dfa To Study The Gaze Position Of An Airline Pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4073,87 +4082,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Amsterdam / Virtual, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea Target Classification Based On An A Priori Motion Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4161,369 +4170,369 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corretja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Amsterdam / Virtual, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter les Fonctions de Fluctuation du DFA et du DMA comme le Résultat d'un Filtrage</w:t>
+                <w:t xml:space="preserve">Filtering-based Analysis Comparing the DFA with the CDFA for Wide Sense Stationary Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Andre</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, A Coruna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145464v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering-based Analysis Comparing the DFA with the CDFA for Wide Sense Stationary Processes</w:t>
+                <w:t xml:space="preserve">Interpréter les Fonctions de Fluctuation du DFA et du DMA comme le Résultat d'un Filtrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc André</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, A Coruna, Spain</w:t>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147655v1</w:t>
+                <w:t xml:space="preserve">hal-02145464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Fourier Transform Based Analysis Comparing the DFA with the DMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4532,163 +4541,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Donias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, A Coruna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-affinity of an Aircraft Pilot's Gaze Direction as a Marker of Visual Tunneling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4707,546 +4716,546 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Aerotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novelty search for software improvement of a SLAM system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Víctor López-López</w:t>
+                <w:t xml:space="preserve">Filtering Outliers in One Step with Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Genetic and Evolutionary Computation Conference Companion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. pp.1598-1605, </w:t>
+              <w:t xml:space="preserve">PPSN 2018 - Fifteenth International Conference on Parallel Problem Solving from Nature (PPSN XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3205651.3208237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99253-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410785v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering Outliers in One Step with Genetic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uriel Lopez</w:t>
+                <w:t xml:space="preserve">Novelty search for software improvement of a SLAM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPSN 2018 - Fifteenth International Conference on Parallel Problem Solving from Nature (PPSN XV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99253-2_17⟩</w:t>
+              <w:t xml:space="preserve">the Genetic and Evolutionary Computation Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. pp.1598-1605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3205651.3208237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910433v1</w:t>
+                <w:t xml:space="preserve">hal-02410785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Orthogonal Moments for Micro-Doppler Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Machhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corretja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Magnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Programming: From design to improved implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor R. López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Olague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2016 - Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Denver, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2908961.2931693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of degraded images using genetic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Enrique Hernandez-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Díaz-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5261,230 +5270,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and photonics for information processing X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Search Approach to Genetic Programming for Binary Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emigdio Z-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schütze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2015 on Genetic and Evolutionary Computation Conference - GECCO '15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2739480.2754797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diseñando Problemas Sintéticos de Clasificación con Superficie de Aptitud Deceptiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Naredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Fernández De Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5499,113 +5508,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAEB 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Merida, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Semantic Genetic Programming with Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5614,429 +5623,429 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emigdio Z-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2015 on Genetic and Evolutionary Computation Conference - GECCO '15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2739480.2754795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of local search in genetic programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emigdio Z-Flores</w:t>
+                <w:t xml:space="preserve">Evaluation of Local Feature Extraction Methods Generated through Genetic Programming on Visual SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor R. López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Díaz-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLVE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2014 IEEE International Autumn Meeting on Power, Electronics and Computing (ROPEC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ixtapa, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060315v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Local Feature Extraction Methods Generated through Genetic Programming on Visual SLAM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+                <w:t xml:space="preserve">Recent Developments in Software for MCMC - Round Table Session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor H. Díaz-Ramírez</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2014 IEEE International Autumn Meeting on Power, Electronics and Computing (ROPEC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ixtapa, Mexico</w:t>
+              <w:t xml:space="preserve">Fifth IMS-ISBA joint meeting MCMSki IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMS (Institute of Mathematical Statistics) and ISBA (International Society for Bayesian Analysis), Jan 2014, Chamonix Mont-Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207508v1</w:t>
+                <w:t xml:space="preserve">hal-01108393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments in Software for MCMC - Round Table Session</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Fuentes</w:t>
+                <w:t xml:space="preserve">Effects of local search in genetic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emigdio Z-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schuetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth IMS-ISBA joint meeting MCMSki IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMS (Institute of Mathematical Statistics) and ISBA (International Society for Bayesian Analysis), Jan 2014, Chamonix Mont-Blanc, France</w:t>
+              <w:t xml:space="preserve">EVOLVE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108393v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of fitness-case sampling methods for symbolic regression with genetic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliana Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6068,550 +6077,550 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLVE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.201-212, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07494-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biips software: inference in Bayesian graphical models with sequential Monte Carlo methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Todeschini</w:t>
+                <w:t xml:space="preserve">Francois Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Caron</w:t>
+                <w:t xml:space="preserve">Marc Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Computational Statistics (COMPSTAT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Section of the IASC, Aug 2014, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting mental states of alertness with genetic algorithm variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Faita-Ainseba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Cancun, Mexico. pp.1247 - 1254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiiPS : un logiciel pour l'inférence bayésienne dans les modèles graphiques utilisant des méthodes de Monte Carlo séquentielles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Caron</w:t>
+                <w:t xml:space="preserve">A comparison of predictive measures of problem difficulty for classification with Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Galvan-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ERA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tijuana, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717547v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of predictive measures of problem difficulty for classification with Genetic Programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edgar Galvan-Lopez</w:t>
+                <w:t xml:space="preserve">BiiPS : un logiciel pour l'inférence bayésienne dans les modèles graphiques utilisant des méthodes de Monte Carlo séquentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tijuana, Mexico</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757363v1</w:t>
+                <w:t xml:space="preserve">hal-00717547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of an Evolvability Indicator and a Predictor of Expected Performance for Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6653,639 +6662,639 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de variables par algorithme génétique pour l'étude d'états de vigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Faita-Ainseba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Évolutionnaire Thématique, 23éme édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering the measurement noise for a nonlinear system identification with evolutionary algorithms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Alcoverro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.2114-2118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of EEG signals by an evolutionary algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Faita-Ainseba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPSTAT 2012 - 20th International Conference on Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'états psychophysiologiques par classification de signaux EEG. Intégration de ces résultats dans le projet PSI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Faita-Ainseba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AFIM : électroencéphalographie et composition musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the Hölderian regularity-based interpolation for range-Doppler ISAR image post-processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corretja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy-Vehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADAR 2011: 6th International Conference on Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical study of functional complexity as an indicator of overfitting in Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7294,115 +7303,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Turin, Italy. pp.262-273, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20407-4_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Problem Difficulty for Genetic Programming Applied to Data Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7434,1271 +7443,1314 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gecco 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Dublin, Ireland. pp.1355-1362, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2001576.2001759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The estimation of Hölderian regularity using genetic programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+                <w:t xml:space="preserve">Modeling and simulated a fungal disease epidemic over a heterogeneous plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2010). Best Paper Award in "Genetic Programming"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Portland Oregon, United States. pp.861-868</w:t>
+              <w:t xml:space="preserve">CMPD 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538943v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulated a fungal disease epidemic over a heterogeneous plot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Charron</w:t>
+                <w:t xml:space="preserve">The estimation of Hölderian regularity using genetic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMPD 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2010). Best Paper Award in "Genetic Programming"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Portland Oregon, United States. pp.861-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534465v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Hölder Image Descriptor using a Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Olague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2010. Best paper award in "Real world applications".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Portland Oregon, United States. pp.1147-1154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution interactive pour le réglage d'implants cochléaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès suisse des audioprothésistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00296788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorless monitoring of CFRP drilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 17th International Conference on Manufacturing Systems ICMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.ISSN 1842-3183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réglage par algorithmes évolutionnaires des implants cochléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international JAN09: 9e journée d'Analyse Numérique et d'Optimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Mohammedia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondelettes discrètes pour une interpolation de signaux conservant la régularité Hölderienne. Application à la modélisation du frottement pneumatique-chaussé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire TISIC: Traitement de l'Information, Signal, Image, Connaissance n°9: Temps fréquence, temps échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on automatic cochlear implant fitting using an interactive evolutionary algorithm</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary denoising based on an estimation of Hölder exponents with oscillations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Olague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Cochlear implants and related Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoIASP 2006 - 8th European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Budapest, Hungary. pp.520-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11732242_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297457v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary denoising based on an estimation of Hölder exponents with oscillations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary results on automatic cochlear implant fitting using an interactive evolutionary algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourgeois-Republique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Frachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Harboun-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoIASP 2006 - 8th European Workshop on Evolutionary Computation in Image Analysis and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Cochlear implants and related Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294873v1</w:t>
+                <w:t xml:space="preserve">hal-00297457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hölderian regularity-based image interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 06, International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. pp.852-855, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal and Image processing with FracLab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+                <w:t xml:space="preserve">Preliminary results on automatic cochlear implant fitting using an interactive evolutionary algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourgeois-Republique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Frachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Harboun-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRACTAL04, Complexity and Fractals in Nature, 8th International Multidisciplinary Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vancouver, Canada. pp.321-322</w:t>
+              <w:t xml:space="preserve">9th International Conference on Cochlear implants and related Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00576466v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal properties and characterization of road profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signal and Image processing with FracLab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Do Minh Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRACTAL04, Complexity and Fractals in Nature, 8th International Multidisciplinary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2004, Vancouver, Canada. pp.189-198</w:t>
+              <w:t xml:space="preserve">, Apr 2004, Vancouver, Canada. pp.321-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00576467v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00576466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local regularity-based image denoising</w:t>
+                <w:t xml:space="preserve">Fractal properties and characterization of road profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Minh Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP03, IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp.377-380</w:t>
+              <w:t xml:space="preserve">FRACTAL04, Complexity and Fractals in Nature, 8th International Multidisciplinary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vancouver, Canada. pp.189-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00576475v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00576467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multifractal signal denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8714,155 +8766,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP03, IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00576482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation de signaux par conservation de la régularité Hölderienne</w:t>
+                <w:t xml:space="preserve">Local regularity-based image denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI03, 19 th GRETSI Symposium on Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">ICIP03, IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp.377-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00576477v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00576475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpolation de signaux par conservation de la régularité Hölderienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lévy Véhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI03, 19 th GRETSI Symposium on Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00576477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local regularity-based interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8878,51 +9012,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVELET X, Part of SPIE's Symposium on Optical Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2003, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00576479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8932,124 +9066,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time emulation of non-linear, time-dependent and parametrable audio effects by deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2024 - Journées Jeunes Chercheur·se·s en Audition, Acoustique musicale et Signal audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9059,1434 +9193,1434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution, 15th International Conference, Evolution Artificielle, EA 2022, Exeter, UK, October 31 - November 2, 2022, Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Keedwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lepagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 14091, 2023, Lecture Notes in Computer Science, ISBN 978-3-031-42615-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42616-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, LNCS - Lecture Notes in Computer Science (12052), pp.219, 2020, Artificial Evolution, 978-3-030-45714-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45715-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution, 13th International Conference, Evolution Artificielle, EA 2017, Paris, France, October 25-27, 2017, Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, LNCS - Lecture Notes in Computer Science (10764), 2018, Artificial Evolution, 978-3-319-78132-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLVE - A bridge between Probability , Set Oriented Numerics, and Evolutionary Computation II.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schuetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Coello Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Adrian Tantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Tantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliver Schütze; Carlos Coello Coello; Alexandru-Adrian Tantar; Emilia Tantar; Pascal Bouvry; Pierre Del-Moral; Pierrick Legrand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 175, pp.508, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31519-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLVE - A bridge between Probability , Set Oriented Numerics, and Evolutionary Computation IV.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Emmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Deutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schuetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Tantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Emmerich, André Deutz, Oliver Shütze, Thomas Back, Emilia Tantar, Alexandru-Adrian Tantar, Pierre Del Moral, Pierrick Legrand, Pascal Bouvry, Carlos Coello Coello. Springer, 227, pp.300, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLVE - A bridge between Probability , Set Oriented Numerics, and Evolutionary Computation III.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schuetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Coello Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Adrian Tantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Tantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliver Schütze, Carlos Coello Coello, Alexandru-Adrian Tantar, Emilia Tantar, Pascal Bouvry, Pierre Del-Moral, Pierrick Legrand. Springer, 500, pp.300, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLVE - A bridge between Probability , Set Oriented Numerics, and Evolutionary Computation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Tantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Adrian Tantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilia Tantar; Alexandru-Adrian Tantar; Pascal Bouvry; Pierre Del-Moral; Pierrick Legrand; Carlos Coello Coello; Oliver Schütze. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 447, pp.412, 2013, 978-3-642-32726-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution - 10th International Conference, Evolution Artificielle, EA 201. Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2012, Lecture Notes in Computer Science, 978-3-642-35532-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution 2011 : 10th International Conference, Evolution Artificielle, EA 2011, Angers, France, October 24-26, 2011, Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 7401, 229 p., 2012, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35533-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution Artificielle 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Collet, Nicolas Monmarché, Pierrick Legrand, Marc Schoenauer, Evelyne Lutton. Springer, LNCS 5975, pp.163, 2010, 978-3-642-14155-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation de l'indemnisation du préjudice corporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gayte-Papon de Lameigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lévy-Vehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Big Data et le droit, F. G'Sell (dir.), Paris, Dalloz, coll. "Thèmes &amp; Commentaires", 2020, 296 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 45-60, 2020, 978-2247187447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANSAC-GP: Dealing with Outliers in Symbolic Regression with Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10545,113 +10679,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Programming. EuroGP 2017. Lecture Notes in Computer Science, vol 10196. Springer, Cham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Search is Underused in Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trujillo Leonardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emigdio Z-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla S. Juarez Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10674,350 +10808,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ann Arbor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Programming Theory and Practice XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of EEG signals by evolutionary algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Faita-Ainseba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillet, F. and Pinaud, B. and Venturini, G. and Zighed, D.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management Volume 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 527, Springer, pp.133-153, 2014, Studies in Computational Intelligence, ISBN 978-3-319-02998-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02999-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature extraction and classification of EEG signals. The use of a genetic algorithm for an application on alertness prediction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Faïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduardo Miranda; Julien Castet; Benjamin Knapp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to Brain-Computer Music Interfacing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using interactive evolutionary algorithms to help fit cochlear implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11025,278 +11159,399 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourgeois-Republique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Frachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization in Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Wiley, pp.329-384, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Regularity and Multifractal methods for image and signal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scaling, Fractals and Wavelets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abry P., Goncalves P., Lévy-Vehel J., 512 p., chapitre 11, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide au paramétrage d'implants cochléaires par algorithme évolutionnaire interactif.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Collet</w:t>
+                <w:t xml:space="preserve">Aide au paramétrage d'implants cochléaires par algorithme évolutionnaire interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourgeois-Republique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Frachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Frachet</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimisation en traitement du signal et de l'image, Traité IC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide au paramétrage d'implants cochléaires par algorithme évolutionnaire interactif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourgeois-Republique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Frachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optimisation en traitement du signal et de l'image, Traité IC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, Chapitre 13, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11306,65 +11561,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA se met au rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Vanhatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11379,51 +11634,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Vie - Le numéro 1291 du 26 mars 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11433,179 +11688,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Varying Audio Effect Modeling by End-to-End Adversarial Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemic Forecasting: Lessons Learned from the SARS-CoV-2 Pandemic to Balance Accuracy, Feasibility, and Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11617,73 +11872,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG Feature Extraction using Genetic Programming for the Classification of Mental States (under review GPEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emigdio Z-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11718,470 +11973,470 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Faïta-Aïnseba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving Genetic Programming Classifiers with Novelty Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trujillo Leonardo</w:t>
+                <w:t xml:space="preserve">Biips: Software for Bayesian Inference with Interacting Particle Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111234v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biips: Software for Bayesian Inference with Interacting Particle Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Fuentes</w:t>
+                <w:t xml:space="preserve">EEG classification for the detection of mental states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre del Moral</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Faita-Ainseba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trujillo Leonardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096065v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG classification for the detection of mental states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vezard</w:t>
+                <w:t xml:space="preserve">Evolving Genetic Programming Classifiers with Novelty Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Naredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trujillo Leonardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111238v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débruitage et interpolation par analyse de la régularité Hölderienne. Application à la modélisation du frottement pneumatique-chaussée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Ecole Centrale de Nantes (ECN); Université de Nantes, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00643450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12191,105 +12446,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial evolution, fractal analysis and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université de Bordeaux, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02429815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12436,51 +12691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ibanez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26040332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04235385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Vanhatalo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soetens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.103906" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brusco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-021-00231-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103346" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02551161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.03.071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963775v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saleh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir-Mohamad Omar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emigdio Z-Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fa&#239;ta-A&#239;nseba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090221" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Hernandez-Beltran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. D&#237;az-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Naredo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Galvan-Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-016-9265-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Munoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.06.044" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Sotelo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Coria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.03.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.03.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Faita-Ainseba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clauzel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Olague" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy-Vehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.04.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourgeois-Republique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Harboun-Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102329v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05394988v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourdin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414216" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02551154v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanneschi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bondu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corretja" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174262v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Egea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02410785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205651.3208237" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Machhour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magnant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908961.2931693" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;tze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754797" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fern&#225;ndez De Vega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Castelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754795" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schuetze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207508v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Todeschini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuentes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07494-8_14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sigrist" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Alcoverro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20407-4_23" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643358v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001759" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia P&#233;rez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297440v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385739v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297158v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frachet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11732242_49" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660788" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576467v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Minh Tan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576477v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194174v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keedwell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coello Coello" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Adrian Tantar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Tantar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/computational+intelligence+and+complexity/book/978-3-642-31518-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31519-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Emmerich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deutz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Back" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060418v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/computational+intelligence+and+complexity/book/978-3-642-32725-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02559847v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gayte-Papon de Lameign&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388426v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trujillo Leonardo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla S. Juarez Smith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939850v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060317v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fa&#239;ta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294843v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05464131v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909128v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096065v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643450v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02429815v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ibanez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26040332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04235385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Vanhatalo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920420v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soetens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.103906" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brusco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125894" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103346" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-021-00231-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02551161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.03.071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963775v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saleh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir-Mohamad Omar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102884" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2020.102865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emigdio Z-Flores" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fa&#239;ta-A&#239;nseba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090221" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Hernandez-Beltran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. D&#237;az-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor R. L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Naredo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Galvan-Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-016-9265-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Munoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.06.044" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Sotelo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Coria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.03.024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.03.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Olague" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy-Vehel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.04.043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vezard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Faita-Ainseba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clauzel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourgeois-Republique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Harboun-Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy V&#233;hel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10710-007-9048-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102329v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05394988v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourdin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414216" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02551154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanneschi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02716100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bondu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corretja" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287480" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Egea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_17" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02410785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205651.3208237" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795520v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Machhour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magnant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389066v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908961.2931693" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;tze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754797" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fern&#225;ndez De Vega" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Castelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754795" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207508v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Todeschini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuentes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schuetze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07494-8_14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108399v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939851v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757266v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sigrist" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Alcoverro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20407-4_23" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001759" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534457v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia P&#233;rez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherif" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297158v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11732242_49" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297457v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frachet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297218v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660788" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Minh Tan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576482v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497997v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Keedwell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060421v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coello Coello" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Adrian Tantar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Tantar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/computational+intelligence+and+complexity/book/978-3-642-31518-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31519-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060389v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Emmerich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deutz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Back" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/computational+intelligence+and+complexity/book/978-3-642-32725-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643404v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35533-2_15" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02559847v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gayte-Papon de Lameign&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911448v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388426v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trujillo Leonardo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla S. Juarez Smith" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939850v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3_8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060317v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fa&#239;ta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409853v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294853v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;an" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294843v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05464131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909128v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096065v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02429815v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>