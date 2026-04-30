--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -1924,230 +1924,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00332521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage d'autorité dans un essaim de drones auto-organisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative interface for a swarm of UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Saget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16es Journées Francophones des Systèmes Multi-Agents - JFSMA'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, René Mandiau, Oct 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">First Conference on Humans Operating Unmanned Systems (HUMOUS-08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brest, France. pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00332010v1</w:t>
+                <w:t xml:space="preserve">hal-00336200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative interface for a swarm of UAVs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partage d'autorité dans un essaim de drones auto-organisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference on Humans Operating Unmanned Systems (HUMOUS-08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brest, France. pp.173-188</w:t>
+              <w:t xml:space="preserve">16es Journées Francophones des Systèmes Multi-Agents - JFSMA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, René Mandiau, Oct 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336200v1</w:t>
+                <w:t xml:space="preserve">inria-00332010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative model of interaction and Unmanned Vehicle Systems' interface</w:t>
               </w:r>
@@ -2977,51 +2977,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A1F9C45"/>
+    <w:nsid w:val="1075F4B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3208,51 +3208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/legrasf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4092-6572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322261v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bitoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Di&#233;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dieguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ben Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corre Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Diverrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crocquesel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villaren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Madier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kov&#224;cs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/860575.860644" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00348828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/legrasf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4092-6572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322261v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bitoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Di&#233;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dieguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ben Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corre Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Diverrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crocquesel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villaren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Madier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kov&#224;cs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/860575.860644" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00348828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>