--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1924,230 +1924,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00332521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative interface for a swarm of UAVs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partage d'autorité dans un essaim de drones auto-organisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference on Humans Operating Unmanned Systems (HUMOUS-08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brest, France. pp.173-188</w:t>
+              <w:t xml:space="preserve">16es Journées Francophones des Systèmes Multi-Agents - JFSMA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, René Mandiau, Oct 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336200v1</w:t>
+                <w:t xml:space="preserve">inria-00332010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage d'autorité dans un essaim de drones auto-organisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative interface for a swarm of UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Saget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16es Journées Francophones des Systèmes Multi-Agents - JFSMA'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, René Mandiau, Oct 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">First Conference on Humans Operating Unmanned Systems (HUMOUS-08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brest, France. pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00332010v1</w:t>
+                <w:t xml:space="preserve">hal-00336200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative model of interaction and Unmanned Vehicle Systems' interface</w:t>
               </w:r>
@@ -2304,204 +2304,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomy spectrum for distributed systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-centered decision aid : activity theory, individual and collective decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIS'07 : COGnitive systems with Interactive Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Stanford, United States</w:t>
+              <w:t xml:space="preserve">AMCIS 2007 : 13th Americas Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Keystone, United States. pp.1 - 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862197v1</w:t>
+                <w:t xml:space="preserve">hal-01310807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-centered decision aid : activity theory, individual and collective decision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomy spectrum for distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Coppin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCIS 2007 : 13th Americas Conference on Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Keystone, United States. pp.1 - 10</w:t>
+              <w:t xml:space="preserve">COGIS'07 : COGnitive systems with Interactive Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310807v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New communication challenges between operator and multiple UAV system</w:t>
               </w:r>
@@ -2977,51 +2977,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1075F4B8"/>
+    <w:nsid w:val="2AF1DF7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3208,51 +3208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/legrasf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4092-6572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322261v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bitoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Di&#233;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dieguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ben Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corre Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Diverrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crocquesel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villaren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Madier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kov&#224;cs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/860575.860644" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00348828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/legrasf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4092-6572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322261v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bitoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Di&#233;guez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Legras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dieguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ben Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Corre Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Diverrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crocquesel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villaren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Madier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L&#233;al" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kov&#224;cs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336200v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/860575.860644" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00348828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>