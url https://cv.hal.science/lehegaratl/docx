--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -625,429 +625,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05080180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity of beauvericin</w:t>
+                <w:t xml:space="preserve">New methodological developments for testing the in vitro genotoxicity of nanomaterials: Comparison of 2D and 3D HepaRG liver cell models and classical and high throughput comet assay formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle Katrine Knutsen</w:t>
+                <w:t xml:space="preserve">Julia Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agneta Åkesson</w:t>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileios Bampidis</w:t>
+                <w:t xml:space="preserve">Camille Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bodin</w:t>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Kevin Chipman</w:t>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (10), pp.e9031. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 350, pp.140975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2024.9031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04868059v1</w:t>
+                <w:t xml:space="preserve">anses-04550130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodological developments for testing the in vitro genotoxicity of nanomaterials: Comparison of 2D and 3D HepaRG liver cell models and classical and high throughput comet assay formats</w:t>
+                <w:t xml:space="preserve">Hazard characterization of Alternaria toxins to identify data gaps and improve risk assessment for human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Varet</w:t>
+                <w:t xml:space="preserve">Henriqueta Louro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Barranger</w:t>
+                <w:t xml:space="preserve">Ariane Vettorazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Crochet</w:t>
+                <w:t xml:space="preserve">Adela López de Cerain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Spyropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+                <w:t xml:space="preserve">Anita Solhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140975⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98 (2), pp.425-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-023-03636-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04550130v1</w:t>
+                <w:t xml:space="preserve">anses-04383220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard characterization of Alternaria toxins to identify data gaps and improve risk assessment for human health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotoxicity of beauvericin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Katrine Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriqueta Louro</w:t>
+                <w:t xml:space="preserve">Agneta Åkesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Vettorazzi</w:t>
+                <w:t xml:space="preserve">Vasileios Bampidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adela López de Cerain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Spyropoulou</w:t>
+                <w:t xml:space="preserve">Laurent Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Solhaug</w:t>
+                <w:t xml:space="preserve">James Kevin Chipman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98 (2), pp.425-469. </w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.e9031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00204-023-03636-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2024.9031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04383220v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04868059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined in silico and in vitro approaches to identify P‐glycoprotein‐inhibiting pesticides</w:t>
               </w:r>
@@ -1206,64 +1206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvin Darney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 474, pp.134721. </w:t>
@@ -1697,546 +1697,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and PPARγ and STATs-driven effects of the mitochondrial complex I inhibitor tebufenpyrad in liver cells revealed with multi-omics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro genotoxicity potential investigation of 7 oxy‐PAHs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Balaguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+                <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Abeillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130083⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (3), pp.176-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03933720v1</w:t>
+                <w:t xml:space="preserve">hal-04169777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro genotoxicity potential investigation of 7 oxy‐PAHs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo Genotoxicity Testing Strategies: Report from the 8th International Workshop on Genotoxicity Testing ( IWGT )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Abeillard</w:t>
+                <w:t xml:space="preserve">Carol Beevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
+                <w:t xml:space="preserve">Yoshifumi Uno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Meurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuichi Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyohiro Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 64 (3), pp.176-186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22531⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169777v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04283415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Genotoxicity Testing Strategies: Report from the 8th International Workshop on Genotoxicity Testing ( IWGT )</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New approach methodologies to facilitate and improve the hazard assessment of non-genotoxic carcinogens—a PARC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuichi Hamada</w:t>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiyohiro Hashimoto</w:t>
+                <w:t xml:space="preserve">Ann-Sophie Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Babica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Benfenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22578⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.1220998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2023.1220998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04283415v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach methodologies to facilitate and improve the hazard assessment of non-genotoxic carcinogens—a PARC project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+                <w:t xml:space="preserve">Fate and PPARγ and STATs-driven effects of the mitochondrial complex I inhibitor tebufenpyrad in liver cells revealed with multi-omics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Babica</w:t>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Benfenati</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.1220998. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.130083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ftox.2023.1220998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178861v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03933720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring DNA modifications with the comet assay: a compendium of protocols</w:t>
               </w:r>
@@ -2382,64 +2382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Marzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards better prediction of xenobiotic genotoxicity: CometChip technology coupled with a 3D model of HepaRG human liver cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2594,51 +2594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Genotoxic Potential of the Marine Toxin C17-SAMT Using the In Vivo Comet and Micronucleus Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Marzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Louise Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2843,265 +2843,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark dose analyses of γH2AX and pH3 endpoints for quantitative comparison of in vitro genotoxicity potential of lipophilic phycotoxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+                <w:t xml:space="preserve">Differential interactions of carbamate pesticides with drug transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Gueniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Claude Roudot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2020.503169⟩</w:t>
+              <w:t xml:space="preserve">Xenobiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (11), pp.1380-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00498254.2020.1771473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-02861907v1</w:t>
+                <w:t xml:space="preserve">anses-02626126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interactions of carbamate pesticides with drug transporters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ringeval</w:t>
+                <w:t xml:space="preserve">Benchmark dose analyses of γH2AX and pH3 endpoints for quantitative comparison of in vitro genotoxicity potential of lipophilic phycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jouan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain-Claude Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (11), pp.1380-1392. </w:t>
+              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 852, pp.503169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00498254.2020.1771473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2020.503169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02626126v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02861907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergic toxic effects of food contaminant mixtures in human cells</w:t>
               </w:r>
@@ -3126,51 +3126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 850, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3338,51 +3338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of solvents on the in vitro genotoxicity of TMPTA in human HepG2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,51 +3559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxicity of Aluminum and Aluminum Oxide Nanomaterials in Rats Following Oral Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pégah Jalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,77 +3961,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional HepaRG spheroids as a liver model to study human genotoxicity in vitro with the single cell gel electrophoresis assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dubreil-Chéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58, pp.69-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4202,412 +4202,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02100344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kopp</w:t>
+                <w:t xml:space="preserve">Mixtures of Lipophilic Phycotoxins: Exposure Data and Toxicological Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy H Alarcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vignard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Ronel Biré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md16020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01880114v1</w:t>
+                <w:t xml:space="preserve">anses-01790013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of Lipophilic Phycotoxins: Exposure Data and Toxicological Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy H Alarcan</w:t>
+                <w:t xml:space="preserve">Genotoxic effects of food contact recycled paperboard extracts on two human hepatic cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Souton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronel Biré</w:t>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md16020046⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1397774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01790013v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxic effects of food contact recycled paperboard extracts on two human hepatic cell lines.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Souton</w:t>
+                <w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séverin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (1), pp.159-170. </w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (8), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1397774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625970v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01880114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of the Marine Phycotoxin PTX-2 and Its Effects on Hepatic Xenobiotic Metabolism: Activation of Nuclear Receptors and Modulation of the Phase I Cytochrome P450</w:t>
               </w:r>
@@ -4857,51 +4857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of CYP3A4 activity alters the cytotoxicity of lipophilic phycotoxins in human hepatic HepaRG cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,471 +5356,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of the diarrhetic marine phycotoxins okadaic acid and its analogues dinophysistoxin-1 and-2 in the human hepatic heparg cell line</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absence of in vitro genotoxicity potential of the mycotoxin deoxynivalenol in bacteria and in human TK6 and HepaRG cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuko Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66C, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2014.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630807v1</w:t>
+                <w:t xml:space="preserve">hal-00949838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of in vitro genotoxicity potential of the mycotoxin deoxynivalenol in bacteria and in human TK6 and HepaRG cell lines.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of Comet and Micronucleus Assays in Metabolic Competent Heparg Cells to Predict In Vivo Genotoxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2014.01.029⟩</w:t>
+              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfu004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00949838v1</w:t>
+                <w:t xml:space="preserve">hal-00935637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Comet and Micronucleus Assays in Metabolic Competent Heparg Cells to Predict In Vivo Genotoxicity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Camus</w:t>
+                <w:t xml:space="preserve">Toxicity of the diarrhetic marine phycotoxins okadaic acid and its analogues dinophysistoxin-1 and-2 in the human hepatic heparg cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.159-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfu004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935637v1</w:t>
+                <w:t xml:space="preserve">hal-02630807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of the Cytotoxic Effects of Okadaic Acid-Group Toxins on Human Intestinal Cell Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6160,90 +6160,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxicity of pesticide mixtures present in the diet of the French population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuko Takakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (3), pp.1-2. </w:t>
@@ -6306,51 +6306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxic and genotoxic effects of cylindrospermopsin in mice treated by gavage or intraperitoneal injection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6421,260 +6421,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-culture system of human intestinal Caco-2 cells and lymphoblastoid TK6 cells for investigating the genotoxicity of oral compounds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro combined cytotoxic effects of pesticide cocktails simultaneously found in the French diet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuko Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (6), pp.631-6. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52C, pp.153-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mutage/ges028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763257v1</w:t>
+                <w:t xml:space="preserve">hal-00766599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro combined cytotoxic effects of pesticide cocktails simultaneously found in the French diet.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A co-culture system of human intestinal Caco-2 cells and lymphoblastoid TK6 cells for investigating the genotoxicity of oral compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (6), pp.631-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mutage/ges028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00766599v1</w:t>
+                <w:t xml:space="preserve">hal-00763257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro genotoxicity test approaches with better predictivity: Summary of an IWGT workshop.</w:t>
               </w:r>
@@ -6800,294 +6800,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to study genotoxicity: application to aquatic toxins, limits and solutions.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of the genotoxic potential of indirect chemical mutagens in HepaRG cells by the comet and the cytokinesis-block micronucleus assays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Lanceleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-010-3699-3⟩</w:t>
+              <w:t xml:space="preserve">Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (6), pp.555-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mutage/geq039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487785v1</w:t>
+                <w:t xml:space="preserve">hal-00533767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the genotoxic potential of indirect chemical mutagens in HepaRG cells by the comet and the cytokinesis-block micronucleus assays.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A strategy to study genotoxicity: application to aquatic toxins, limits and solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutagenesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-3699-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mutage/geq039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00533767v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential toxicity of heterocyclic aromatic amines and their mixture in metabolically competent HepaRG cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Jossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7215,77 +7215,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (2), pp.200-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7678,51 +7678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Mahdjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Congress of the European Societies of Toxicology (EUROTOX 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhagen, Denmark. , 399, pp.S125, 2024, </w:t>
@@ -7786,51 +7786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7877,51 +7877,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (19)</w:t>
+        <w:t xml:space="preserve">Rapport (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8639,271 +8639,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04165658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie chez les animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
+                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champy</w:t>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Huynh-Delerme</w:t>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Pouliquen</w:t>
+                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2020-SA-0083, Anses. 2022, 284 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03923114v1</w:t>
+                <w:t xml:space="preserve">anses-04341831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">État des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie chez les animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huynh-Delerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0083, Anses. 2022, 284 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Paris</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">anses-04341831v1</w:t>
+                <w:t xml:space="preserve">anses-03923114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à la réévaluation des risques sanitaires prenant en compte la construction et la mise à jour de valeurs sanitaires de référence (externe et interne) du chlordécone</w:t>
               </w:r>
@@ -9024,51 +9024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis et rapport révisés de l'ANSES relatif à l’état des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie des animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9127,1111 +9127,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'ANSES relatif à l’évaluation du risque de la fraction nanométrique de l’additif alimentaire E171</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Atgié</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : l’oxyde ce chrome (III) (n°CAS 1308-38-9), le triclocarban (n°CAS 101-20-2), le resorcinol (n°CAS 108-46-3) et le 6,6'-di-tert-butyl-4,4'- butylidenedi-m-cresol (n°CAS 85-60-9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine 2023-SA-0143, ANSES. 2022, 115 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0070, Anses. 2021, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930523v1</w:t>
+                <w:t xml:space="preserve">anses-03671313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du disulfure de carbone (n° CAS 75-15-0) dans le cadre de l’évaluation des substances sous REACH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : le n-butyl trichloride (n°CAS 1118-46-3) et le dioxyde de titane (n°CAS 13463-67-7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisines n° 2018-SA-0126 et 2018-SA-0127, Anses. 2021, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Vasseur</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-03788108v1</w:t>
+                <w:t xml:space="preserve">anses-03671269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : le n-butyl trichloride (n°CAS 1118-46-3) et le dioxyde de titane (n°CAS 13463-67-7)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du disulfure de carbone (n° CAS 75-15-0) dans le cadre de l’évaluation des substances sous REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisines n° 2018-SA-0126 et 2018-SA-0127, Anses. 2021, 12 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2013-REACH-0247, Anses. 2021, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03671269v1</w:t>
+                <w:t xml:space="preserve">anses-03788108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : l’oxyde ce chrome (III) (n°CAS 1308-38-9), le triclocarban (n°CAS 101-20-2), le resorcinol (n°CAS 108-46-3) et le 6,6'-di-tert-butyl-4,4'- butylidenedi-m-cresol (n°CAS 85-60-9)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Billault</w:t>
+                <w:t xml:space="preserve">Expertise sur les pesticides incluant le chlordécone en lien avec le cancer de la prostate en vue de la création d'un tableau de maladie professionnelle ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles (CRRMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0070, Anses. 2021, 17 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2021, 332 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03671313v1</w:t>
+                <w:t xml:space="preserve">anses-03800600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise sur les pesticides incluant le chlordécone en lien avec le cancer de la prostate en vue de la création d'un tableau de maladie professionnelle ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles (CRRMP)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brochard</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation de la substance inscrite au programme de travail 2016-2017 de l’Agence dans le cadre de l’évaluation des substances sous REACH : le 3a,4,7,7a-tetrahydro-1H-4,7-methanoindene (n°CAS 77-73-6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2021, 332 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2016-REACh-0302, Anses. 2021, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03800600v1</w:t>
+                <w:t xml:space="preserve">anses-03888189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation de la substance inscrite au programme de travail 2016-2017 de l’Agence dans le cadre de l’évaluation des substances sous REACH : le 3a,4,7,7a-tetrahydro-1H-4,7-methanoindene (n°CAS 77-73-6)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Billault</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la teneur maximale en cadmium pour les algues destinées à l'alimentation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Atgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2016-REACh-0302, Anses. 2021, 13 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0070, Anses. 2020, 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03888189v1</w:t>
+                <w:t xml:space="preserve">anses-03345144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la teneur maximale en cadmium pour les algues destinées à l'alimentation humaine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de restriction au titre du Règlement REACH : « Formaldéhyde, HAP, Dioxines, Furanes et PCB dans les couches pour bébé à usage unique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-REACh-0222, Anses. 2020, 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marie Badot</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-03345144v1</w:t>
+                <w:t xml:space="preserve">anses-04303407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de restriction au titre du Règlement REACH : « Formaldéhyde, HAP, Dioxines, Furanes et PCB dans les couches pour bébé à usage unique »</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo toxicity and genotoxicity of beauvericin and enniatins. Combined approach to study in vivo toxicity and genotoxicity of mycotoxins beauvericin (BEA) and enniatin B (ENNB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Maranghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Tassinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Narciso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2018, pp.1-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01818576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10241,288 +10119,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P1-03: A multi-omics strategy to depict and compare the hepatotoxic mechanisms of chlordecone and its metabolite chlordecol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Léger</w:t>
+                <w:t xml:space="preserve">S. Alilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alilat</w:t>
+                <w:t xml:space="preserve">L. Dec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Congress of the European Societies of Toxicology (EUROTOX 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia. pp.S299-S300, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0378-4274(23)00953-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PERICLES research program : an original approach to characterize the combined effects of the main pesticide residue mixtures to which the French population is exposed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bechaux</w:t>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Crépet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Toxicology of Mixtures Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10532,166 +10410,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in vivo genotoxicity studies on nivalenol and deoxynivalenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuko Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natsuko Takakura</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Simar</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.2903/sp.efsa.2014.EN-697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId368"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10759,51 +10637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29C79FE6"/>
+    <w:nsid w:val="B9C9D1D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10990,51 +10868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lehegaratl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3494-4109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083908560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208157546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358597842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Cattley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaire de Roos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mandrioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjoeka Pronk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(25)00702-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05080180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cathrin Behr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Kruse F&#230;ste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Tavares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Spyropoulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-03988-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Katrine Knutsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta &#197;kesson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Bampidis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kevin Chipman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04550130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Varet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crochet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140975" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04383220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriqueta Louro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vettorazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela L&#243;pez de Cerain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Solhaug" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-023-03636-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Lakehal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.23588" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134721" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord&#233;lia Salomez-Ihl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Davin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pascal-Moussellard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2024.503736" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04661415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alilat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ferron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03933720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22531" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04283415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Beevers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Uno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Meurer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Hamada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyohiro Hashimoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22578" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie Assmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Babica" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benfenati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1220998" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Gajski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Vodenkov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulwahed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00754-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Marzougui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Hegarat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Kharrat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24097805" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-022-03292-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03931234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Tounsi-Kettiti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gueniche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02861907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503169" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02626126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ringeval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00498254.2020.1771473" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geaa019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503161" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.105003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02862250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Stopper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Knudsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503166" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02870263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gah Jalili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jarry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020305" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02083152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy H Alarcan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H Huguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.02.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02114281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barb&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hessel-Pras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02347230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47114-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02100344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01790013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16020046" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Souton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1397774" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570019v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.04.046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01419468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjda Bellamri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Turesky" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00394" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01340742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.02.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LRN10G0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400486v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernhet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baffet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485263v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turesky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gallian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Enriquez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousselle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0743" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630807v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00949838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.01.029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQKSDFJ5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00935637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mourot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vasseur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Camus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfu004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082583v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12084616" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00872111v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;pet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gouze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierlot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.04.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9GNKP6T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860153v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aliche-Djoudi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Provost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00666161v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.21676" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3363DJGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Munday" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20640" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00763257v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/ges028" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00766599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09S2WFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00595074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfuhler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Fellows" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Benthem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Corvi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger Curren" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2011.03.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKVK1V2G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00487785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3699-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJT23GN2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533767v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Josse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geq039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533754v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Joss&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lambert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.03.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P35ZP8XZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405465v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marzin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20417" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDKN3Q2F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01981654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Valentin-Severin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lhuguenot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5718(03)00031-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN2P3TVS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477628v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mahdjoub" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gendre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04701403v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Ivanova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.322" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467972v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172416v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Koppe-Guichard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guillou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923114v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huynh-Delerme" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930523v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671269v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888189v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03345144v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01818576v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maranghi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tassinari" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Narciso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tait" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Rocca" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358364v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;ger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alilat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hogeveen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4274(23)00953-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068895v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bechaux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088778v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2014.EN-697" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lehegaratl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3494-4109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083908560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208157546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358597842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Cattley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaire de Roos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mandrioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjoeka Pronk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(25)00702-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05080180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cathrin Behr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Kruse F&#230;ste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Tavares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Spyropoulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-03988-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04550130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Varet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04383220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriqueta Louro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vettorazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela L&#243;pez de Cerain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Solhaug" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-023-03636-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Katrine Knutsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta &#197;kesson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Bampidis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kevin Chipman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Lakehal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.23588" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134721" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord&#233;lia Salomez-Ihl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Davin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pascal-Moussellard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2024.503736" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04661415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alilat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ferron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22531" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04283415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Beevers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Uno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Meurer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Hamada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyohiro Hashimoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22578" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie Assmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Babica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benfenati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1220998" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03933720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130083" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Gajski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Vodenkov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulwahed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00754-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Marzougui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Hegarat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Kharrat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24097805" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-022-03292-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03931234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Tounsi-Kettiti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gueniche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02626126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ringeval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00498254.2020.1771473" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02861907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geaa019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503161" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.105003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02862250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Stopper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Knudsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503166" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02870263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gah Jalili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jarry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020305" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02083152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy H Alarcan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H Huguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.02.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02114281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barb&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hessel-Pras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02347230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47114-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02100344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01790013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16020046" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625970v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Souton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1397774" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570019v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.04.046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01419468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjda Bellamri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Turesky" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00394" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01340742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.02.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LRN10G0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400486v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernhet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baffet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485263v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turesky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gallian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Enriquez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousselle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0743" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00949838v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.01.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQKSDFJ5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00935637v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mourot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vasseur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Camus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfu004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630807v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082583v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12084616" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00872111v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;pet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gouze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierlot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.04.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9GNKP6T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860153v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aliche-Djoudi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Provost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00666161v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.21676" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3363DJGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Munday" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20640" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00766599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09S2WFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00763257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/ges028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00595074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfuhler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Fellows" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Benthem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Corvi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger Curren" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2011.03.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKVK1V2G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533767v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Josse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geq039" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00487785v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3699-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJT23GN2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533754v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Joss&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lambert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.03.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P35ZP8XZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405465v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marzin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20417" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDKN3Q2F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01981654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Valentin-Severin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lhuguenot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5718(03)00031-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN2P3TVS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477628v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mahdjoub" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gendre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04701403v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Ivanova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.322" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467972v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172416v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Koppe-Guichard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guillou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923114v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huynh-Delerme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671313v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671269v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888189v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03345144v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01818576v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maranghi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tassinari" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Narciso" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tait" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Rocca" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;ger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alilat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hogeveen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4274(23)00953-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068895v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bechaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088778v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2014.EN-697" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>