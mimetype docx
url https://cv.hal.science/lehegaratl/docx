--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -625,161 +625,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05080180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodological developments for testing the in vitro genotoxicity of nanomaterials: Comparison of 2D and 3D HepaRG liver cell models and classical and high throughput comet assay formats</w:t>
+                <w:t xml:space="preserve">Genotoxicity of beauvericin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Varet</w:t>
+                <w:t xml:space="preserve">Helle Katrine Knutsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Barranger</w:t>
+                <w:t xml:space="preserve">Agneta Åkesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Crochet</w:t>
+                <w:t xml:space="preserve">Vasileios Bampidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Laurent Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+                <w:t xml:space="preserve">James Kevin Chipman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 350, pp.140975. </w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.e9031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2024.9031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04550130v1</w:t>
+                <w:t xml:space="preserve">anses-04868059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazard characterization of Alternaria toxins to identify data gaps and improve risk assessment for human health</w:t>
               </w:r>
@@ -893,161 +893,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04383220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity of beauvericin</w:t>
+                <w:t xml:space="preserve">New methodological developments for testing the in vitro genotoxicity of nanomaterials: Comparison of 2D and 3D HepaRG liver cell models and classical and high throughput comet assay formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle Katrine Knutsen</w:t>
+                <w:t xml:space="preserve">Julia Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agneta Åkesson</w:t>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileios Bampidis</w:t>
+                <w:t xml:space="preserve">Camille Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bodin</w:t>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Kevin Chipman</w:t>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (10), pp.e9031. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 350, pp.140975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2024.9031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04868059v1</w:t>
+                <w:t xml:space="preserve">anses-04550130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined in silico and in vitro approaches to identify P‐glycoprotein‐inhibiting pesticides</w:t>
               </w:r>
@@ -1206,64 +1206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvin Darney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 474, pp.134721. </w:t>
@@ -1697,546 +1697,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro genotoxicity potential investigation of 7 oxy‐PAHs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate and PPARγ and STATs-driven effects of the mitochondrial complex I inhibitor tebufenpyrad in liver cells revealed with multi-omics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Clergé</w:t>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.130083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169777v1</w:t>
+                <w:t xml:space="preserve">anses-03933720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Genotoxicity Testing Strategies: Report from the 8th International Workshop on Genotoxicity Testing ( IWGT )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Beevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshifumi Uno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Meurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Beevers</w:t>
+                <w:t xml:space="preserve">Shuichi Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyohiro Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/em.22578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04283415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach methodologies to facilitate and improve the hazard assessment of non-genotoxic carcinogens—a PARC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Sophie Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Babica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Benfenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.1220998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/ftox.2023.1220998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and PPARγ and STATs-driven effects of the mitochondrial complex I inhibitor tebufenpyrad in liver cells revealed with multi-omics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Léger</w:t>
+                <w:t xml:space="preserve">In vitro genotoxicity potential investigation of 7 oxy‐PAHs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Clergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Balaguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+                <w:t xml:space="preserve">Edwige Abeillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 442, pp.130083. </w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (3), pp.176-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/em.22531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03933720v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring DNA modifications with the comet assay: a compendium of protocols</w:t>
               </w:r>
@@ -2382,64 +2382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Marzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards better prediction of xenobiotic genotoxicity: CometChip technology coupled with a 3D model of HepaRG human liver cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2594,51 +2594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Genotoxic Potential of the Marine Toxin C17-SAMT Using the In Vivo Comet and Micronucleus Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Marzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Louise Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3009,51 +3009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Claude Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 852, pp.503169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3126,51 +3126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 850, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3338,51 +3338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of solvents on the in vitro genotoxicity of TMPTA in human HepG2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,51 +3559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxicity of Aluminum and Aluminum Oxide Nanomaterials in Rats Following Oral Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pégah Jalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,77 +3961,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional HepaRG spheroids as a liver model to study human genotoxicity in vitro with the single cell gel electrophoresis assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dubreil-Chéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58, pp.69-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4202,412 +4202,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02100344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of Lipophilic Phycotoxins: Exposure Data and Toxicological Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy H Alarcan</w:t>
+                <w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronel Biré</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md16020046⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (8), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01790013v1</w:t>
+                <w:t xml:space="preserve">anses-01880114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic effects of food contact recycled paperboard extracts on two human hepatic cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Souton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (1), pp.159-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19440049.2017.1397774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Vignard</w:t>
+                <w:t xml:space="preserve">Mixtures of Lipophilic Phycotoxins: Exposure Data and Toxicological Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy H Alarcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Mirey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Ronel Biré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (8), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md16020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01880114v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01790013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of the Marine Phycotoxin PTX-2 and Its Effects on Hepatic Xenobiotic Metabolism: Activation of Nuclear Receptors and Modulation of the Phase I Cytochrome P450</w:t>
               </w:r>
@@ -4857,51 +4857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of CYP3A4 activity alters the cytotoxicity of lipophilic phycotoxins in human hepatic HepaRG cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5388,51 +5388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuko Takakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5485,342 +5485,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Comet and Micronucleus Assays in Metabolic Competent Heparg Cells to Predict In Vivo Genotoxicity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Camus</w:t>
+                <w:t xml:space="preserve">Toxicity of the diarrhetic marine phycotoxins okadaic acid and its analogues dinophysistoxin-1 and-2 in the human hepatic heparg cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.159-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935637v1</w:t>
+                <w:t xml:space="preserve">hal-02630807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of the diarrhetic marine phycotoxins okadaic acid and its analogues dinophysistoxin-1 and-2 in the human hepatic heparg cell line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+                <w:t xml:space="preserve">Performance of Comet and Micronucleus Assays in Metabolic Competent Heparg Cells to Predict In Vivo Genotoxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfu004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630807v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of the Cytotoxic Effects of Okadaic Acid-Group Toxins on Human Intestinal Cell Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6186,64 +6186,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuko Takakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (3), pp.1-2. </w:t>
@@ -6306,51 +6306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxic and genotoxic effects of cylindrospermopsin in mice treated by gavage or intraperitoneal injection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6453,51 +6453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuko Takakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6569,64 +6569,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A co-culture system of human intestinal Caco-2 cells and lymphoblastoid TK6 cells for investigating the genotoxicity of oral compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (6), pp.631-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6800,294 +6800,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the genotoxic potential of indirect chemical mutagens in HepaRG cells by the comet and the cytokinesis-block micronucleus assays.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A strategy to study genotoxicity: application to aquatic toxins, limits and solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mutage/geq039⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-3699-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533767v1</w:t>
+                <w:t xml:space="preserve">hal-00487785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to study genotoxicity: application to aquatic toxins, limits and solutions.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of the genotoxic potential of indirect chemical mutagens in HepaRG cells by the comet and the cytokinesis-block micronucleus assays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Lanceleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-010-3699-3⟩</w:t>
+              <w:t xml:space="preserve">Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (6), pp.555-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mutage/geq039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00487785v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential toxicity of heterocyclic aromatic amines and their mixture in metabolically competent HepaRG cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Jossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7241,51 +7241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (2), pp.200-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7444,393 +7444,2609 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis relatif à l’état des connaissances sur la toxicité rénale de l’acide glyoxylique présent dans les produits lissants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Koppe-Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2024-AUTO-0079, Anses. 2025, 43 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05172416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berdalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appui scientifique et technique de l’Anses relatif au développement d’une méthodologie de suivi des tendances en matière de contamination par le chlordécone des aliments produits localement par les professionnels ou les particuliers détenteurs de jardins familiaux (JaFa) aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0143, Anses. 2024, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du triphénylphosphate (TPP) (EC No 204-112-2 ; CAS No 115-86-6) dans le cadre de l’évaluation des substances sous REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-REACh-0027, Anses. 2023, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04166740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note d’appui scientifique et technique du 02 février 2023 révisée de l’Anses relative à l’analyse de l’article de Fouyet et al. (2022) mis en avant par des acteurs économiques pour rejeter une règle de classification proposée par la Commission Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-AST-0135, Anses. 2023, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04165658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif aux travaux d’expertise réalisés en 2022 par l’Agence concernant : les activités de classification sur les substances chimiques régies par le règlement REACH dans le cadre du règlement CE n°1272/2008 relatif à la classification, à l'étiquetage et à l'emballage des substances et des mélanges, dit règlement « CLP »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-REACh-0250, Anses. 2023, 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04166083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie chez les animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huynh-Delerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0083, Anses. 2022, 284 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03923114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04341831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis et rapport révisés de l'ANSES relatif à l’état des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie des animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Atgié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">saisine 2020- SA-0083, ANSES. 2022, 284 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la réévaluation des risques sanitaires prenant en compte la construction et la mise à jour de valeurs sanitaires de référence (externe et interne) du chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Atgié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2018-SA-0166, Anses. 2022, 110 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du disulfure de carbone (n° CAS 75-15-0) dans le cadre de l’évaluation des substances sous REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2013-REACH-0247, Anses. 2021, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03788108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : le n-butyl trichloride (n°CAS 1118-46-3) et le dioxyde de titane (n°CAS 13463-67-7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisines n° 2018-SA-0126 et 2018-SA-0127, Anses. 2021, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03671269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : l’oxyde ce chrome (III) (n°CAS 1308-38-9), le triclocarban (n°CAS 101-20-2), le resorcinol (n°CAS 108-46-3) et le 6,6'-di-tert-butyl-4,4'- butylidenedi-m-cresol (n°CAS 85-60-9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0070, Anses. 2021, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03671313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise sur les pesticides incluant le chlordécone en lien avec le cancer de la prostate en vue de la création d'un tableau de maladie professionnelle ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles (CRRMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2021, 332 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03800600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation de la substance inscrite au programme de travail 2016-2017 de l’Agence dans le cadre de l’évaluation des substances sous REACH : le 3a,4,7,7a-tetrahydro-1H-4,7-methanoindene (n°CAS 77-73-6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2016-REACh-0302, Anses. 2021, 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03888189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la teneur maximale en cadmium pour les algues destinées à l'alimentation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Atgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0070, Anses. 2020, 61 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03345144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de restriction au titre du Règlement REACH : « Formaldéhyde, HAP, Dioxines, Furanes et PCB dans les couches pour bébé à usage unique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-REACh-0222, Anses. 2020, 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04303407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo toxicity and genotoxicity of beauvericin and enniatins. Combined approach to study in vivo toxicity and genotoxicity of mycotoxins beauvericin (BEA) and enniatin B (ENNB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Maranghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Tassinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Narciso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2018, pp.1-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01818576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies and cell models comparison of enniatin b1 in vitro hepatic clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Mahdjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dubreil-Chéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Group of Metabolism and Pharmacokinetics (GMP 2025) : Pioneering Advances in Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Gentilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of Enniatin B in primary mouse, rat and human hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lada Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Mahdjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Congress of the European Societies of Toxicology (EUROTOX 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhagen, Denmark. , 399, pp.S125, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04701403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complements on Enniatin B metabolism for interspecies qIVIVE and risk assessment in human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7849,2273 +10065,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Congress of the European Societies of Toxicology - EUROTOX 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467972v1</w:t>
-              </w:r>
-[...2214 lines deleted...]
-                <w:t xml:space="preserve">anses-01818576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10267,51 +10267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PERICLES research program : an original approach to characterize the combined effects of the main pesticide residue mixtures to which the French population is exposed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10476,51 +10476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2903/sp.efsa.2014.EN-697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10637,51 +10637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9C9D1D6"/>
+    <w:nsid w:val="DF4390FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10868,51 +10868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lehegaratl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3494-4109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083908560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208157546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358597842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Cattley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaire de Roos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mandrioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjoeka Pronk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(25)00702-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05080180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cathrin Behr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Kruse F&#230;ste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Tavares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Spyropoulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-03988-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04550130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Varet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04383220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriqueta Louro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vettorazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela L&#243;pez de Cerain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Solhaug" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-023-03636-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Katrine Knutsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta &#197;kesson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Bampidis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kevin Chipman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Lakehal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.23588" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134721" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord&#233;lia Salomez-Ihl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Davin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pascal-Moussellard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2024.503736" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04661415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alilat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ferron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22531" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04283415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Beevers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Uno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Meurer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Hamada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyohiro Hashimoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22578" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie Assmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Babica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benfenati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1220998" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03933720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130083" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Gajski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Vodenkov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulwahed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00754-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Marzougui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Hegarat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Kharrat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24097805" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-022-03292-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03931234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Tounsi-Kettiti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gueniche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02626126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ringeval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00498254.2020.1771473" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02861907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geaa019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503161" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.105003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02862250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Stopper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Knudsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503166" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02870263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gah Jalili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jarry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020305" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02083152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy H Alarcan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H Huguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.02.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02114281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barb&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hessel-Pras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02347230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47114-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02100344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01790013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16020046" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625970v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Souton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1397774" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570019v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.04.046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01419468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjda Bellamri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Turesky" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00394" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01340742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.02.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LRN10G0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400486v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernhet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baffet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485263v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turesky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gallian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Enriquez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousselle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0743" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00949838v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.01.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQKSDFJ5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00935637v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mourot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vasseur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Camus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfu004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630807v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082583v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12084616" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00872111v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;pet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gouze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierlot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.04.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9GNKP6T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860153v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aliche-Djoudi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Provost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00666161v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.21676" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3363DJGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Munday" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20640" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00766599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09S2WFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00763257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/ges028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00595074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfuhler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Fellows" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Benthem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Corvi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger Curren" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2011.03.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKVK1V2G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533767v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Josse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geq039" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00487785v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3699-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJT23GN2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533754v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Joss&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lambert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.03.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P35ZP8XZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405465v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marzin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20417" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDKN3Q2F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01981654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Valentin-Severin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lhuguenot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5718(03)00031-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN2P3TVS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477628v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mahdjoub" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gendre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04701403v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Ivanova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.322" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467972v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172416v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Koppe-Guichard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guillou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923114v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huynh-Delerme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671313v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671269v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888189v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03345144v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01818576v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maranghi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tassinari" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Narciso" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tait" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Rocca" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;ger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alilat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hogeveen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4274(23)00953-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068895v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bechaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088778v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2014.EN-697" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lehegaratl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3494-4109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083908560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208157546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358597842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Cattley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaire de Roos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mandrioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjoeka Pronk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(25)00702-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05080180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cathrin Behr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Kruse F&#230;ste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Tavares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Spyropoulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-03988-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Katrine Knutsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta &#197;kesson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Bampidis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kevin Chipman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04383220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriqueta Louro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vettorazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela L&#243;pez de Cerain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Solhaug" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-023-03636-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04550130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Varet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crochet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140975" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Lakehal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.23588" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134721" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord&#233;lia Salomez-Ihl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Davin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pascal-Moussellard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2024.503736" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04661415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alilat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ferron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03933720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04283415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Beevers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Uno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Meurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Hamada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyohiro Hashimoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22578" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie Assmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Babica" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benfenati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1220998" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22531" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Gajski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Vodenkov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulwahed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00754-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Marzougui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Hegarat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Kharrat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24097805" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-022-03292-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03931234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Tounsi-Kettiti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gueniche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02626126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ringeval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00498254.2020.1771473" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02861907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geaa019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503161" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.105003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02862250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Stopper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Knudsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503166" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02870263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gah Jalili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jarry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020305" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02083152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy H Alarcan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H Huguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.02.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02114281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barb&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hessel-Pras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02347230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47114-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02100344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Souton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1397774" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01790013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16020046" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570019v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.04.046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01419468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjda Bellamri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Turesky" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00394" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01340742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.02.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LRN10G0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400486v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernhet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baffet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485263v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turesky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gallian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Enriquez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousselle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0743" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00949838v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.01.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQKSDFJ5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00935637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mourot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vasseur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Camus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfu004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082583v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12084616" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00872111v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;pet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gouze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierlot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.04.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9GNKP6T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860153v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aliche-Djoudi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Provost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00666161v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.21676" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3363DJGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Munday" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20640" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00766599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09S2WFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00763257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/ges028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00595074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfuhler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Fellows" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Benthem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Corvi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger Curren" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2011.03.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKVK1V2G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00487785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3699-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJT23GN2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533767v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Josse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geq039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533754v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Joss&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lambert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.03.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P35ZP8XZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405465v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marzin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20417" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDKN3Q2F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01981654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Valentin-Severin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lhuguenot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5718(03)00031-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN2P3TVS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172416v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Koppe-Guichard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guillou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923114v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huynh-Delerme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671269v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671313v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03345144v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01818576v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maranghi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tassinari" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Narciso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tait" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Rocca" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mahdjoub" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gendre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04701403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Ivanova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.322" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467972v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;ger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alilat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hogeveen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4274(23)00953-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068895v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bechaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088778v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2014.EN-697" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>