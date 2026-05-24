--- v2 (2026-04-26)
+++ v3 (2026-05-24)
@@ -189,51 +189,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -357,6655 +357,6669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro hepatic metabolism and associated binding of enniatin B</w:t>
+                <w:t xml:space="preserve">Mechanistic toxicity profiling of chemicals: A comparative study in 2D and 3D HepaRG models using high-content analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mariam Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 521, pp.154379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2025.154379⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 519, pp.154280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2025.154280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453769v1</w:t>
+                <w:t xml:space="preserve">anses-05626186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard characterization of the mycotoxins enniatins and beauvericin to identify data gaps and improve risk assessment for human health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro hepatic metabolism and associated binding of enniatin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cathrin Behr</w:t>
+                <w:t xml:space="preserve">Nicolas Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Kruse Fæste</w:t>
+                <w:t xml:space="preserve">Solenne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaya Azqueta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Spyropoulou</w:t>
+                <w:t xml:space="preserve">Françoise Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-025-03988-3⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 521, pp.154379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2025.154379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05080180v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity of beauvericin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hazard characterization of the mycotoxins enniatins and beauvericin to identify data gaps and improve risk assessment for human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cathrin Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Kruse Fæste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle Katrine Knutsen</w:t>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agneta Åkesson</w:t>
+                <w:t xml:space="preserve">Ana M Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileios Bampidis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Kevin Chipman</w:t>
+                <w:t xml:space="preserve">Anastasia Spyropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2024.9031⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (3), pp.1234-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-025-03988-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04868059v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05080180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard characterization of Alternaria toxins to identify data gaps and improve risk assessment for human health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotoxicity of beauvericin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Katrine Knutsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agneta Åkesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriqueta Louro</w:t>
+                <w:t xml:space="preserve">Vasileios Bampidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Vettorazzi</w:t>
+                <w:t xml:space="preserve">Laurent Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adela López de Cerain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anita Solhaug</w:t>
+                <w:t xml:space="preserve">James Kevin Chipman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-023-03636-8⟩</w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.e9031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2024.9031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04383220v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04868059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodological developments for testing the in vitro genotoxicity of nanomaterials: Comparison of 2D and 3D HepaRG liver cell models and classical and high throughput comet assay formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Varet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Varet</w:t>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Barranger</w:t>
+                <w:t xml:space="preserve">Camille Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Crochet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 350, pp.140975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04550130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined in silico and in vitro approaches to identify P‐glycoprotein‐inhibiting pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hazard characterization of Alternaria toxins to identify data gaps and improve risk assessment for human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriqueta Louro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vettorazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Guéniche</w:t>
+                <w:t xml:space="preserve">Adela López de Cerain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Spyropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeineb Lakehal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fardel</w:t>
+                <w:t xml:space="preserve">Anita Solhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemical and Molecular Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbt.23588⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98 (2), pp.425-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-023-03636-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04311433v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04383220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling HepaRG metabolome responses to pyrrolizidine alkaloid exposure for insight into points of departure and modes of action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Dubreil</w:t>
+                <w:t xml:space="preserve">Combined in silico and in vitro approaches to identify P‐glycoprotein‐inhibiting pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Guéniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvin Darney</w:t>
+                <w:t xml:space="preserve">Arnaud Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Olivier Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 474, pp.134721. </w:t>
+              <w:t xml:space="preserve">Journal of Biochemical and Molecular Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (1), pp.e23588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbt.23588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611387v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04311433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen inhalation: in vivo rat genotoxicity tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling HepaRG metabolome responses to pyrrolizidine alkaloid exposure for insight into points of departure and modes of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordélia Salomez-Ihl</w:t>
+                <w:t xml:space="preserve">Keyvin Darney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Victor Pascal-Moussellard</w:t>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2024.503736⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 474, pp.134721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445635v1</w:t>
+                <w:t xml:space="preserve">hal-04611387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlordecone-induced hepatotoxicity and fibrosis are mediated by the proteasomal degradation of septins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen inhalation: in vivo rat genotoxicity tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordélia Salomez-Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Léger</w:t>
+                <w:t xml:space="preserve">Chloé Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Alilat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tahar Bouceba</w:t>
+                <w:t xml:space="preserve">Victor Pascal-Moussellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135177⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 894, pp.503736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2024.503736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04661415v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen inhalation: in vivo rat genotoxicity tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Pascal-Moussellard</w:t>
+                <w:t xml:space="preserve">Chlordecone-induced hepatotoxicity and fibrosis are mediated by the proteasomal degradation of septins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Alilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouceba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2024.503736⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 476, pp.135177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813069v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04661415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and PPARγ and STATs-driven effects of the mitochondrial complex I inhibitor tebufenpyrad in liver cells revealed with multi-omics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen inhalation: in vivo rat genotoxicity tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordélia Salomez-Ihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Léger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pascal-Moussellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 894, pp.503736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2024.503736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-03933720v1</w:t>
+                <w:t xml:space="preserve">hal-04813069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Genotoxicity Testing Strategies: Report from the 8th International Workshop on Genotoxicity Testing ( IWGT )</w:t>
+                <w:t xml:space="preserve">In vitro genotoxicity potential investigation of 7 oxy‐PAHs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Beevers</w:t>
+                <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshifumi Uno</w:t>
+                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krista Meurer</w:t>
+                <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuichi Hamada</w:t>
+                <w:t xml:space="preserve">Edwige Abeillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiyohiro Hashimoto</w:t>
+                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-59. </w:t>
+              <w:t xml:space="preserve">, 2023, 64 (3), pp.176-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/em.22578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/em.22531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04283415v1</w:t>
+                <w:t xml:space="preserve">hal-04169777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach methodologies to facilitate and improve the hazard assessment of non-genotoxic carcinogens—a PARC project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate and PPARγ and STATs-driven effects of the mitochondrial complex I inhibitor tebufenpyrad in liver cells revealed with multi-omics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Audebert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ftox.2023.1220998⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.130083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178861v1</w:t>
+                <w:t xml:space="preserve">anses-03933720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro genotoxicity potential investigation of 7 oxy‐PAHs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vivo Genotoxicity Testing Strategies: Report from the 8th International Workshop on Genotoxicity Testing ( IWGT )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Beevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshifumi Uno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Meurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Clergé</w:t>
+                <w:t xml:space="preserve">Shuichi Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Le Goff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
+                <w:t xml:space="preserve">Kiyohiro Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 64 (3), pp.176-186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22531⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169777v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04283415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring DNA modifications with the comet assay: a compendium of protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach methodologies to facilitate and improve the hazard assessment of non-genotoxic carcinogens—a PARC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Sophie Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Babica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Collins</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdulhadi Abdulwahed</w:t>
+                <w:t xml:space="preserve">Emilio Benfenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41596-022-00754-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.1220998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ftox.2023.1220998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997215v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation of the Cytotoxic and Genotoxic Effects of the Marine Toxin C17-SAMT in Human TK6 and HepaRG Cell Lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring DNA modifications with the comet assay: a compendium of protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Gajski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soňa Vodenková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeineb Marzougui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Riadh Kharrat</w:t>
+                <w:t xml:space="preserve">Abdulhadi Abdulwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24097805⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-022-00754-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04165449v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better prediction of xenobiotic genotoxicity: CometChip technology coupled with a 3D model of HepaRG human liver cells</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Evaluation of the Cytotoxic and Genotoxic Effects of the Marine Toxin C17-SAMT in Human TK6 and HepaRG Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Marzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-022-03292-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (9), pp.7805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24097805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03665810v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04165449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Genotoxic Potential of the Marine Toxin C17-SAMT Using the In Vivo Comet and Micronucleus Assays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Towards better prediction of xenobiotic genotoxicity: CometChip technology coupled with a 3D model of HepaRG human liver cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md20100619⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.2087-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-022-03292-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03931234v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03665810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative in silico prediction of P-glycoprotein-mediated transport for 2010-2020 US FDA-approved drugs using six Web-tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Genotoxic Potential of the Marine Toxin C17-SAMT Using the In Vivo Comet and Micronucleus Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Marzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Gueniche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+                <w:t xml:space="preserve">Haïfa Tounsi-Kettiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopharmaceutics and Drug Disposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bdd.2299⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (10), pp.619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20100619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341369v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03931234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interactions of carbamate pesticides with drug transporters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Comparative in silico prediction of P-glycoprotein-mediated transport for 2010-2020 US FDA-approved drugs using six Web-tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Gueniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bruyère</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ringeval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Huguet</w:t>
+                <w:t xml:space="preserve">Arnaud Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00498254.2020.1771473⟩</w:t>
+              <w:t xml:space="preserve">Biopharmaceutics and Drug Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (8), pp.393-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bdd.2299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02626126v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark dose analyses of γH2AX and pH3 endpoints for quantitative comparison of in vitro genotoxicity potential of lipophilic phycotoxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+                <w:t xml:space="preserve">Differential interactions of carbamate pesticides with drug transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Gueniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Claude Roudot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 852, pp.503169. </w:t>
+              <w:t xml:space="preserve">Xenobiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (11), pp.1380-1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2020.503169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00498254.2020.1771473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02861907v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02626126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic toxic effects of food contaminant mixtures in human cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark dose analyses of γH2AX and pH3 endpoints for quantitative comparison of in vitro genotoxicity potential of lipophilic phycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kopp</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Alain-Claude Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mutage/geaa019⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 852, pp.503169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2020.503169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927206v1</w:t>
+                <w:t xml:space="preserve">anses-02861907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential toxic effects of food contaminant mixtures in HepaRG cells after single or repeated treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Synergic toxic effects of food contaminant mixtures in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2020.503161⟩</w:t>
+              <w:t xml:space="preserve">Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.415-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mutage/geaa019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613900v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of solvents on the in vitro genotoxicity of TMPTA in human HepG2 cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Differential toxic effects of food contaminant mixtures in HepaRG cells after single or repeated treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2020.105003⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 850, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2020.503161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02958734v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to the Special Issue dedicated to the 47th annual conference of the European Environmental Mutagen and Genomics Society (EEMGS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of solvents on the in vitro genotoxicity of TMPTA in human HepG2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helga Stopper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2020.503166⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69, pp.105003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2020.105003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02862250v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02958734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxicity of Aluminum and Aluminum Oxide Nanomaterials in Rats Following Oral Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pégah Jalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pégah Jalili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Rachelle Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachelle Lanceleur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano10020305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02870263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of the lipophilic phycotoxin 13-Desmethylspirolide C using human and rat in vitro liver models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface to the Special Issue dedicated to the 47th annual conference of the European Environmental Mutagen and Genomics Society (EEMGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Stopper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy H Alarcan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisbeth Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 850-851, pp.503166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2020.503166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02083152v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02862250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of okadaic acid and pectenotoxin-2, 13-desmethylspirolide C or yessotoxin in human intestinal Caco-2 cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Metabolism of the lipophilic phycotoxin 13-Desmethylspirolide C using human and rat in vitro liver models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy H Alarcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine H Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Barbé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Albert Braeuning</w:t>
+                <w:t xml:space="preserve">Romulo Araoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.04.018⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 307, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02114281v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02083152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional HepaRG spheroids as a liver model to study human genotoxicity in vitro with the single cell gel electrophoresis assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined effects of okadaic acid and pectenotoxin-2, 13-desmethylspirolide C or yessotoxin in human intestinal Caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy H Alarcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Hessel-Pras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Mandon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albert Braeuning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47114-7⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.139-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02347230v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02114281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of key pathways involved in the toxic response of the cyanobacterial toxin cylindrospermopsin in human hepatic HepaRG cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachelle Lanceleur</w:t>
+                <w:t xml:space="preserve">Three-dimensional HepaRG spheroids as a liver model to study human genotoxicity in vitro with the single cell gel electrophoresis assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Quenault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Estelle Dubreil-Chéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.69-77. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.10548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47114-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02100344v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02347230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kopp</w:t>
+                <w:t xml:space="preserve">Identification of key pathways involved in the toxic response of the cyanobacterial toxin cylindrospermopsin in human hepatic HepaRG cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vignard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Hélène Quenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2019.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01880114v1</w:t>
+                <w:t xml:space="preserve">anses-02100344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxic effects of food contact recycled paperboard extracts on two human hepatic cell lines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotoxicity and mutagenicity assessment of food contaminant mixtures present in the French diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Souton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1397774⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (8), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625970v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01880114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of Lipophilic Phycotoxins: Exposure Data and Toxicological Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy H Alarcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronel Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (2), pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md16020046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01790013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of the Marine Phycotoxin PTX-2 and Its Effects on Hepatic Xenobiotic Metabolism: Activation of Nuclear Receptors and Modulation of the Phase I Cytochrome P450</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine H Huguet</w:t>
+                <w:t xml:space="preserve">Genotoxic effects of food contact recycled paperboard extracts on two human hepatic cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Souton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Hessel-Pras</w:t>
+                <w:t xml:space="preserve">Abdulhadi Aljawish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (7), pp.673 - 673. </w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.159-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2006.04.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2017.1397774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01570019v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of the Tobacco Carcinogen 2-Amino-9H-pyrido[2,3-b]indole (AalphaC) in Primary Human Hepatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolism of the Marine Phycotoxin PTX-2 and Its Effects on Hepatic Xenobiotic Metabolism: Activation of Nuclear Receptors and Modulation of the Phase I Cytochrome P450</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy H Alarcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil-Chéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine H Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medjda Bellamri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Hessel-Pras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.6b00394⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (7), pp.673 - 673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2006.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01419468v1</w:t>
+                <w:t xml:space="preserve">anses-01570019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of CYP3A4 activity alters the cytotoxicity of lipophilic phycotoxins in human hepatic HepaRG cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+                <w:t xml:space="preserve">Metabolism of the Tobacco Carcinogen 2-Amino-9H-pyrido[2,3-b]indole (AalphaC) in Primary Human Hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medjda Bellamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Turesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges de Sousa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Langouët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.02.021⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (2), pp.657-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.6b00394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">anses-01340742v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01419468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human T lymphocytes bioactivate heterocyclic aromatic amines by forming DNA adducts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Turesky</w:t>
+                <w:t xml:space="preserve">Modulation of CYP3A4 activity alters the cytotoxicity of lipophilic phycotoxins in human hepatic HepaRG cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22059⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.136-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400486v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01340742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism and bioactivation of 2-amino-9H-pyrido[2,3-b]indole, a tobacco carcinogen, in human hepatocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Human T lymphocytes bioactivate heterocyclic aromatic amines by forming DNA adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medjda Bellamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Turesky</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Baffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Turesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (9), pp.656 - 667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485263v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de séquences d’événements aboutissant à l’hépatotoxicité et modèles in vitro associés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Gallian</w:t>
+                <w:t xml:space="preserve">Metabolism and bioactivation of 2-amino-9H-pyrido[2,3-b]indole, a tobacco carcinogen, in human hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medjda Bellamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bodin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Rousselle</w:t>
+                <w:t xml:space="preserve">Robert Turesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Langouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.125--126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102277v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of in vitro genotoxicity potential of the mycotoxin deoxynivalenol in bacteria and in human TK6 and HepaRG cell lines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de séquences d’événements aboutissant à l’hépatotoxicité et modèles in vitro associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natsuko Takakura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+                <w:t xml:space="preserve">C Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2014.01.029⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (6), pp.476-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2014.0743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00949838v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of the diarrhetic marine phycotoxins okadaic acid and its analogues dinophysistoxin-1 and-2 in the human hepatic heparg cell line</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absence of in vitro genotoxicity potential of the mycotoxin deoxynivalenol in bacteria and in human TK6 and HepaRG cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuko Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66C, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2014.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630807v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Comet and Micronucleus Assays in Metabolic Competent Heparg Cells to Predict In Vivo Genotoxicity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Camus</w:t>
+                <w:t xml:space="preserve">Toxicity of the diarrhetic marine phycotoxins okadaic acid and its analogues dinophysistoxin-1 and-2 in the human hepatic heparg cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Drug Metabolism Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.159-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935637v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of the Cytotoxic Effects of Okadaic Acid-Group Toxins on Human Intestinal Cell Lines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of Comet and Micronucleus Assays in Metabolic Competent Heparg Cells to Predict In Vivo Genotoxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md12084616⟩</w:t>
+              <w:t xml:space="preserve">Review of Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfu004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082583v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PERICLES research program: An integrated approach to characterize the combined effects of mixtures of pesticide residues to which the French population is exposed.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Analysis of the Cytotoxic Effects of Okadaic Acid-Group Toxins on Human Intestinal Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2013.04.005⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (8), pp.4616 - 4634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md12084616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00872111v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for lipid rafts in the protection afforded by docosahexaenoic acid against ethanol toxicity in primary rat hepatocytes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Provost</w:t>
+                <w:t xml:space="preserve">The PERICLES research program: An integrated approach to characterize the combined effects of mixtures of pesticide residues to which the French population is exposed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crépet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Béchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Gouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2013.07.061⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 313 (2-3), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2013.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860153v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity of pesticide mixtures present in the diet of the French population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A role for lipid rafts in the protection afforded by docosahexaenoic acid against ethanol toxicity in primary rat hepatocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Aliche-Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Podechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Chevanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Graillot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Audebert</w:t>
+                <w:t xml:space="preserve">Emilie Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (3), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60C, pp.286-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/em.21676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2013.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00666161v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic and genotoxic effects of cylindrospermopsin in mice treated by gavage or intraperitoneal injection.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genotoxicity of pesticide mixtures present in the diet of the French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuko Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John S Munday</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20640⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.21676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692410v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro combined cytotoxic effects of pesticide cocktails simultaneously found in the French diet.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cytotoxic and genotoxic effects of cylindrospermopsin in mice treated by gavage or intraperitoneal injection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John S Munday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (5), pp.277-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00766599v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-culture system of human intestinal Caco-2 cells and lymphoblastoid TK6 cells for investigating the genotoxicity of oral compounds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">In vitro combined cytotoxic effects of pesticide cocktails simultaneously found in the French diet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuko Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (6), pp.631-6. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52C, pp.153-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mutage/ges028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2012.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763257v1</w:t>
+                <w:t xml:space="preserve">hal-00766599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro genotoxicity test approaches with better predictivity: Summary of an IWGT workshop.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A co-culture system of human intestinal Caco-2 cells and lymphoblastoid TK6 cells for investigating the genotoxicity of oral compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2011.03.013⟩</w:t>
+              <w:t xml:space="preserve">Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (6), pp.631-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mutage/ges028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00595074v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to study genotoxicity: application to aquatic toxins, limits and solutions.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro genotoxicity test approaches with better predictivity: Summary of an IWGT workshop.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pfuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mick Fellows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Benthem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Corvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodger Curren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 723 (2), pp.101-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-010-3699-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2011.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487785v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the genotoxic potential of indirect chemical mutagens in HepaRG cells by the comet and the cytokinesis-block micronucleus assays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (6), pp.555-60. </w:t>
@@ -7037,3370 +7051,3473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential toxicity of heterocyclic aromatic amines and their mixture in metabolically competent HepaRG cells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A strategy to study genotoxicity: application to aquatic toxins, limits and solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2010.03.008⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-3699-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533754v1</w:t>
+                <w:t xml:space="preserve">hal-00487785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo genotoxic potential of microcystin-LR: a cyanobacterial toxin, investigated both by the unscheduled DNA synthesis (UDS) and the comet assays after intravenous administration.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Differential toxicity of heterocyclic aromatic amines and their mixture in metabolically competent HepaRG cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Jossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Anthérieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20417⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 245 (2), pp.256-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405465v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In vivo genotoxic potential of microcystin-LR: a cyanobacterial toxin, investigated both by the unscheduled DNA synthesis (UDS) and the comet assays after intravenous administration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (2), pp.200-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Use of HepG2 cell line for direct or indirect mutagens screening: comparative investigation between comet and micronucleus assays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Valentin-Severin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lhuguenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 536 (1-2), pp.79-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1383-5718(03)00031-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interspecies and cell models comparison of enniatin b1 in vitro hepatic clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Mahdjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil-Chéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th Group of Metabolism and Pharmacokinetics (GMP 2025) : Pioneering Advances in Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Gentilly, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolism of Enniatin B in primary mouse, rat and human hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lada Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Mahdjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58th Congress of the European Societies of Toxicology (EUROTOX 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenhagen, Denmark. , 399, pp.S125, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04701403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complements on Enniatin B metabolism for interspecies qIVIVE and risk assessment in human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57th Congress of the European Societies of Toxicology - EUROTOX 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif à l’état des connaissances sur la toxicité rénale de l’acide glyoxylique présent dans les produits lissants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berdalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2024-AUTO-0079, Anses. 2025, 43 p</w:t>
+              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-05172416v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Berdalet</w:t>
+                <w:t xml:space="preserve">Avis relatif à l’état des connaissances sur la toxicité rénale de l’acide glyoxylique présent dans les produits lissants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Koppe-Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hegarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
+              <w:t xml:space="preserve">Saisine n°2024-AUTO-0079, Anses. 2025, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05211102v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05172416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui scientifique et technique de l’Anses relatif au développement d’une méthodologie de suivi des tendances en matière de contamination par le chlordécone des aliments produits localement par les professionnels ou les particuliers détenteurs de jardins familiaux (JaFa) aux Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0143, Anses. 2024, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du triphénylphosphate (TPP) (EC No 204-112-2 ; CAS No 115-86-6) dans le cadre de l’évaluation des substances sous REACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-REACh-0027, Anses. 2023, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04166740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique du 02 février 2023 révisée de l’Anses relative à l’analyse de l’article de Fouyet et al. (2022) mis en avant par des acteurs économiques pour rejeter une règle de classification proposée par la Commission Européenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif aux travaux d’expertise réalisés en 2022 par l’Agence concernant : les activités de classification sur les substances chimiques régies par le règlement REACH dans le cadre du règlement CE n°1272/2008 relatif à la classification, à l'étiquetage et à l'emballage des substances et des mélanges, dit règlement « CLP »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-AST-0135, Anses. 2023, 20 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-REACh-0250, Anses. 2023, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04165658v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04166083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif aux travaux d’expertise réalisés en 2022 par l’Agence concernant : les activités de classification sur les substances chimiques régies par le règlement REACH dans le cadre du règlement CE n°1272/2008 relatif à la classification, à l'étiquetage et à l'emballage des substances et des mélanges, dit règlement « CLP »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Note d’appui scientifique et technique du 02 février 2023 révisée de l’Anses relative à l’analyse de l’article de Fouyet et al. (2022) mis en avant par des acteurs économiques pour rejeter une règle de classification proposée par la Commission Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-REACh-0250, Anses. 2023, 21 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-AST-0135, Anses. 2023, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04166083v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04165658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie chez les animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huynh-Delerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2020-SA-0083, Anses. 2022, 284 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03923114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04341831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis et rapport révisés de l'ANSES relatif à l’état des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie des animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Atgié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">saisine 2020- SA-0083, ANSES. 2022, 284 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à la réévaluation des risques sanitaires prenant en compte la construction et la mise à jour de valeurs sanitaires de référence (externe et interne) du chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Atgié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2018-SA-0166, Anses. 2022, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04082034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du disulfure de carbone (n° CAS 75-15-0) dans le cadre de l’évaluation des substances sous REACH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : le n-butyl trichloride (n°CAS 1118-46-3) et le dioxyde de titane (n°CAS 13463-67-7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2013-REACH-0247, Anses. 2021, 15 p</w:t>
+              <w:t xml:space="preserve">[0] Saisines n° 2018-SA-0126 et 2018-SA-0127, Anses. 2021, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-03788108v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03671269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : le n-butyl trichloride (n°CAS 1118-46-3) et le dioxyde de titane (n°CAS 13463-67-7)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du disulfure de carbone (n° CAS 75-15-0) dans le cadre de l’évaluation des substances sous REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisines n° 2018-SA-0126 et 2018-SA-0127, Anses. 2021, 12 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2013-REACH-0247, Anses. 2021, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">anses-03671269v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03788108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation des substances inscrites au programme de travail 2018-2019 de l’Agence dans le cadre de l’évaluation des substances sous REACH : l’oxyde ce chrome (III) (n°CAS 1308-38-9), le triclocarban (n°CAS 101-20-2), le resorcinol (n°CAS 108-46-3) et le 6,6'-di-tert-butyl-4,4'- butylidenedi-m-cresol (n°CAS 85-60-9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0070, Anses. 2021, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03671313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur les pesticides incluant le chlordécone en lien avec le cancer de la prostate en vue de la création d'un tableau de maladie professionnelle ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles (CRRMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2021, 332 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03800600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation de la substance inscrite au programme de travail 2016-2017 de l’Agence dans le cadre de l’évaluation des substances sous REACH : le 3a,4,7,7a-tetrahydro-1H-4,7-methanoindene (n°CAS 77-73-6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2016-REACh-0302, Anses. 2021, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03888189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la teneur maximale en cadmium pour les algues destinées à l'alimentation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Atgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0070, Anses. 2020, 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03345144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de restriction au titre du Règlement REACH : « Formaldéhyde, HAP, Dioxines, Furanes et PCB dans les couches pour bébé à usage unique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pariselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-REACh-0222, Anses. 2020, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04303407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo toxicity and genotoxicity of beauvericin and enniatins. Combined approach to study in vivo toxicity and genotoxicity of mycotoxins beauvericin (BEA) and enniatin B (ENNB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Maranghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Tassinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Narciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2018, pp.1-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01818576v1</w:t>
-              </w:r>
-[...410 lines deleted...]
-                <w:t xml:space="preserve">hal-05467972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P1-03: A multi-omics strategy to depict and compare the hepatotoxic mechanisms of chlordecone and its metabolite chlordecol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Congress of the European Societies of Toxicology (EUROTOX 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia. pp.S299-S300, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0378-4274(23)00953-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PERICLES research program : an original approach to characterize the combined effects of the main pesticide residue mixtures to which the French population is exposed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Crépet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Toxicology of Mixtures Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10410,166 +10527,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in vivo genotoxicity studies on nivalenol and deoxynivalenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuko Takakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.1-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2903/sp.efsa.2014.EN-697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10637,51 +10754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF4390FA"/>
+    <w:nsid w:val="0AB060E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10868,51 +10985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lehegaratl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3494-4109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083908560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208157546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358597842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Cattley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaire de Roos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mandrioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjoeka Pronk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(25)00702-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05080180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cathrin Behr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Kruse F&#230;ste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Tavares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Spyropoulou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-03988-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Katrine Knutsen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta &#197;kesson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Bampidis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kevin Chipman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04383220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriqueta Louro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vettorazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela L&#243;pez de Cerain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Solhaug" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-023-03636-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04550130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Varet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crochet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140975" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Lakehal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.23588" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134721" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord&#233;lia Salomez-Ihl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Davin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pascal-Moussellard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2024.503736" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04661415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alilat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ferron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03933720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130083" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04283415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Beevers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Uno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Meurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Hamada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyohiro Hashimoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22578" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie Assmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Babica" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benfenati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1220998" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22531" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Gajski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Vodenkov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulwahed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00754-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Marzougui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Hegarat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Kharrat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24097805" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-022-03292-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03931234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Tounsi-Kettiti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100619" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gueniche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02626126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ringeval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00498254.2020.1771473" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02861907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geaa019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503161" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.105003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02862250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Stopper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Knudsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503166" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02870263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gah Jalili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jarry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020305" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02083152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy H Alarcan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H Huguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.02.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02114281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barb&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hessel-Pras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02347230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47114-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02100344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Souton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1397774" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01790013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16020046" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570019v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.04.046" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01419468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjda Bellamri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Turesky" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00394" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01340742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.02.021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LRN10G0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400486v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernhet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baffet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485263v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turesky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gallian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Enriquez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousselle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0743" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00949838v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.01.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQKSDFJ5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00935637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mourot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vasseur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Camus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfu004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082583v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12084616" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00872111v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;pet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gouze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierlot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.04.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9GNKP6T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860153v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aliche-Djoudi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Provost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.061" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00666161v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.21676" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3363DJGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Munday" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20640" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00766599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09S2WFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00763257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/ges028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00595074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfuhler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Fellows" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Benthem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Corvi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger Curren" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2011.03.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKVK1V2G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00487785v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3699-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJT23GN2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533767v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Josse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geq039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533754v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Joss&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lambert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.03.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P35ZP8XZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405465v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marzin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20417" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDKN3Q2F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01981654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Valentin-Severin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lhuguenot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5718(03)00031-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN2P3TVS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172416v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Koppe-Guichard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guillou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923114v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huynh-Delerme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671269v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671313v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03345144v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01818576v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maranghi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tassinari" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Narciso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tait" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Rocca" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mahdjoub" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gendre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04701403v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Ivanova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.322" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467972v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;ger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alilat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hogeveen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4274(23)00953-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068895v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bechaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088778v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2014.EN-697" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lehegaratl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3494-4109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083908560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208157546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358597842" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Cattley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneclaire de Roos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mandrioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pearce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjoeka Pronk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(25)00702-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05626186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Saleh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hogeveen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154280" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154379" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05080180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cathrin Behr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Kruse F&#230;ste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Tavares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Spyropoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-03988-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Katrine Knutsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta &#197;kesson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Bampidis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kevin Chipman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04550130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Varet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crochet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140975" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04383220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriqueta Louro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vettorazzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela L&#243;pez de Cerain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Solhaug" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-023-03636-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Lakehal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbt.23588" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134721" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord&#233;lia Salomez-Ihl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tanguy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Davin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pascal-Moussellard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2024.503736" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04661415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alilat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ferron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouceba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135177" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22531" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03933720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130083" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04283415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Beevers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Uno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Meurer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Hamada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyohiro Hashimoto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22578" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie Assmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Babica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benfenati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2023.1220998" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Gajski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Vodenkov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulwahed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00754-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Marzougui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Hegarat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Kharrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24097805" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-022-03292-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03931234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Tounsi-Kettiti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100619" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gueniche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruyere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02626126v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ringeval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00498254.2020.1771473" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02861907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503169" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kopp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geaa019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613900v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958734v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2020.105003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02870263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gah Jalili" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jarry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020305" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02862250v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Stopper" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Knudsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2020.503166" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02083152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy H Alarcan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H Huguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2019.02.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02114281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Barb&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hessel-Pras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02347230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Ch&#233;neau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47114-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02100344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2019.03.023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01880114v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22214" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01790013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronel Bir&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16020046" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625970v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Souton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Aljawish" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2017.1397774" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570019v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.04.046" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01419468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjda Bellamri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Turesky" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00394" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01340742v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.02.021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LRN10G0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400486v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernhet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baffet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22059" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485263v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turesky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gallian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bodin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Enriquez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousselle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0743" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00949838v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Takakura" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.01.029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQKSDFJ5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630807v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00935637v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mourot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vasseur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Camus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfu004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082583v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12084616" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00872111v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;pet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;raud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gouze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9GNKP6T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860153v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aliche-Djoudi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Provost" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.061" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00666161v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.21676" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3363DJGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00692410v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bazin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Munday" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20640" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00766599v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.11.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09S2WFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00763257v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/ges028" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00595074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfuhler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Fellows" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Benthem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Corvi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger Curren" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2011.03.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKVK1V2G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533767v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Josse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geq039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00487785v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3699-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJT23GN2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00533754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Joss&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lambert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.03.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P35ZP8XZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00405465v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marzin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20417" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDKN3Q2F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01981654v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Valentin-Severin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lhuguenot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5718(03)00031-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN2P3TVS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477628v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Mahdjoub" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Gendre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04701403v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Ivanova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.322" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467972v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Koppe-Guichard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guillou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166740v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923114v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huynh-Delerme" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671269v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03671313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888189v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03345144v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01818576v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maranghi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tassinari" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Narciso" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tait" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Rocca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358364v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;ger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alilat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dec" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hogeveen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4274(23)00953-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068895v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bechaux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088778v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simar" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2014.EN-697" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>