--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -118,550 +118,550 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel single‐cell NAD ‐ ME C 4 subtype integrated with CAM and bicarbonate use in an aquatic plant</w:t>
+                <w:t xml:space="preserve">Atomically dispersed zinc sites confined in a layered silicalite-2 zeolite with enhanced stability for propane dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Sheng Jiang</w:t>
+                <w:t xml:space="preserve">Jun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenmin Huang</w:t>
+                <w:t xml:space="preserve">Zhaopeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijuan Han</w:t>
+                <w:t xml:space="preserve">Dehui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengpeng Li</w:t>
+                <w:t xml:space="preserve">Lei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuying Liao</w:t>
+                <w:t xml:space="preserve">Diandian Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 386, pp.113503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325759v1</w:t>
+                <w:t xml:space="preserve">hal-05231950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented MISC array with high uniform degrees of freedom and low mutual coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuwen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhao</w:t>
+                <w:t xml:space="preserve">Yuan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yide Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.105652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsp.2025.105652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food component interactions: a hitchhiker's guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxuan Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxuan Xue</w:t>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Innovation and Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (3), pp.304-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48130/fia-0025-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomically dispersed zinc sites confined in a layered silicalite-2 zeolite with enhanced stability for propane dehydrogenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel single‐cell NAD ‐ ME C 4 subtype integrated with CAM and bicarbonate use in an aquatic plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Sheng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zhao</w:t>
+                <w:t xml:space="preserve">Wenmin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaopeng Liu</w:t>
+                <w:t xml:space="preserve">Shijuan Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehui Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lei Zhao</w:t>
+                <w:t xml:space="preserve">Pengpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diandian Shi</w:t>
+                <w:t xml:space="preserve">Zuying Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 386, pp.113503. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05231950v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray-Dispersion of Ultra-Small EMT Zeolite Crystals in Thin-Film Composite Membrane for High-Permeability Nanofiltration Process</w:t>
               </w:r>
@@ -673,51 +673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guodong Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -775,295 +775,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective hydrogenation of alkenes using ZIF-67 shell membrane deposited on platinum/alumina core catalyst</w:t>
+                <w:t xml:space="preserve">Green Hydrogen Separation from Nitrogen by Mixed‐Matrix Membranes Consisting of Nanosized Sodalite Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Jiao</w:t>
+                <w:t xml:space="preserve">Ge Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hailing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixi Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongming Chai</w:t>
+                <w:t xml:space="preserve">Shou Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 276, pp.98-106. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (19), pp.4529-4537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201802577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410035v1</w:t>
+                <w:t xml:space="preserve">hal-02409931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Hydrogen Separation from Nitrogen by Mixed‐Matrix Membranes Consisting of Nanosized Sodalite Crystals</w:t>
+                <w:t xml:space="preserve">Selective hydrogenation of alkenes using ZIF-67 shell membrane deposited on platinum/alumina core catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge Yang</w:t>
+                <w:t xml:space="preserve">Feng Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hailing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixi Kang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lei Zhao</w:t>
+                <w:t xml:space="preserve">Junjuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shou Feng</w:t>
+                <w:t xml:space="preserve">Yongming Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (19), pp.4529-4537. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 276, pp.98-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201802577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409931v1</w:t>
+                <w:t xml:space="preserve">hal-02410035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of n-type and enhanced thermoelectric performance of p-type BiCuSeO by controlled iron incorporation</w:t>
               </w:r>
@@ -1075,51 +1075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,51 +1183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 5-lipoxygenase pathway promotes pathogenesis of hyperlipidemia-dependent aortic aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Moos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,51 +1486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05325759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Sheng Jiang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmin Huang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijuan Han" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengpeng Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuying Liao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70673" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuwen Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2025.105652" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Xue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/fia-0025-0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaopeng Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehui Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandian Shi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Kong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Feng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Cui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.119045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjuan Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongming Chai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.09.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixi Kang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou Feng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802577" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Lang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berardan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA03521K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Gr&#228;bner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique P&#233;drono" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjin Fan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaopeng Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehui Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandian Shi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113503" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuwen Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2025.105652" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Xue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/fia-0025-0027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05325759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Sheng Jiang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmin Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijuan Han" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengpeng Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuying Liao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70673" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Kong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Feng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Cui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.119045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixi Kang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shou Feng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802577" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjuan Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongming Chai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.09.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Pan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Lang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berardan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA03521K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Gr&#228;bner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique P&#233;drono" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjin Fan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm1099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>