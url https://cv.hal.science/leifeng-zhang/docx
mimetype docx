--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -368,425 +368,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Electrical Resistivity at the Nanoscale in Phase-Change Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of thermal ageing and ion irradiation on intergranular P segregation in low alloy steel welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhang</w:t>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lorut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kilian Gruel</w:t>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01462⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 600, pp.155263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727906v1</w:t>
+                <w:t xml:space="preserve">hal-05318337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal ageing and ion irradiation on intergranular P segregation in low alloy steel welds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switchable topological polar states in epitaxial BaTiO3 nanoislands on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Tikhonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Väinö Hevelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Wiesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155263⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54285-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318337v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable topological polar states in epitaxial BaTiO3 nanoislands on silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Electrical Resistivity at the Nanoscale in Phase-Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iurii Tikhonov</w:t>
+                <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Väinö Hevelke</w:t>
+                <w:t xml:space="preserve">Frédéric Lorut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Wiesner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.10047. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (19), pp.5913-5919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54285-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793436v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Interfacial Charges in Multilayered Nanocapacitors by Operando Electron Holography</w:t>
               </w:r>
@@ -906,51 +906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando electrical biasing TEM experiments of Ge-rich GST thin films with FIB sample preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bumsu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,295 +1302,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of solute segregation behavior at carbide–ferrite interfaces in 16MND5 welds</w:t>
+                <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yang Shen</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Declemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152531⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115392v1</w:t>
+                <w:t xml:space="preserve">hal-02922644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
+                <w:t xml:space="preserve">Study of solute segregation behavior at carbide–ferrite interfaces in 16MND5 welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Declemy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 542, pp.152531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922644v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nori Fundamental Gerbe of Essentially Finite Covers and Galois Closure of Towers of Torsors</w:t>
               </w:r>
@@ -1628,51 +1628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Tonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indranil Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1710,90 +1710,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of solute segregation behavior using a correlative EBSD/TKD/APT methodology in a 16MND5 weld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 523, pp.434-443. </w:t>
@@ -2208,51 +2208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the microstructure and mechanical properties of an austenite-ferrite Fe-Mn-Al-C steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando Electron Holography Experiments of Dielectric and Ferroelectric Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bumsu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3096,51 +3096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05420713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esparza-Arredondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramos Almeida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira-Santaella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a-Bernete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452488" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Tikhonov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V&#228;in&#246; Hevelke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wiesner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54285-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Venturini Delsolaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garlasche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peauger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karpov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjti/s40485-023-00094-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emsalem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tonini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Biswas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Kang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.11.115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Feng Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Bo Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Qiang Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Qin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.817.293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.05.108" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415201v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Song" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Qiang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Bo Song" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei-Feng Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Serra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Stoltz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Remond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. George" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdalou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05420713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esparza-Arredondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramos Almeida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira-Santaella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a-Bernete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452488" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Tikhonov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V&#228;in&#246; Hevelke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wiesner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54285-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Venturini Delsolaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garlasche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peauger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karpov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjti/s40485-023-00094-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emsalem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tonini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Biswas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Kang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.11.115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Feng Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Bo Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Qiang Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Qin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.817.293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.05.108" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415201v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Song" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Qiang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Bo Song" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei-Feng Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Serra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Stoltz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Remond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. George" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdalou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>