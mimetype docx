--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping electric fields and observation of ferroelectric domain switching in hafnia-zirconia devices by electron holography</w:t>
+                <w:t xml:space="preserve">Molecular gas stratification and disturbed kinematics in the Seyfert galaxy MCG-05-23-16 revealed by JWST and ALMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+                <w:t xml:space="preserve">D. Esparza-Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">C. Ramos Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Hamid Raza</w:t>
+                <w:t xml:space="preserve">A. Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Gruel</w:t>
+                <w:t xml:space="preserve">M. Pereira-Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+                <w:t xml:space="preserve">I. García-Bernete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.11233. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66807-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424526v1</w:t>
+                <w:t xml:space="preserve">hal-05420713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular gas stratification and disturbed kinematics in the Seyfert galaxy MCG-05-23-16 revealed by JWST and ALMA</w:t>
+                <w:t xml:space="preserve">Mapping electric fields and observation of ferroelectric domain switching in hafnia-zirconia devices by electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Esparza-Arredondo</w:t>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ramos Almeida</w:t>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Audibert</w:t>
+                <w:t xml:space="preserve">Muhammad Hamid Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pereira-Santaella</w:t>
+                <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. García-Bernete</w:t>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 693, pp.A174. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.11233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66807-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420713v1</w:t>
+                <w:t xml:space="preserve">hal-05424526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal ageing and ion irradiation on intergranular P segregation in low alloy steel welds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Switchable topological polar states in epitaxial BaTiO3 nanoislands on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Tikhonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Väinö Hevelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Wiesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 600, pp.155263. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54285-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318337v1</w:t>
+                <w:t xml:space="preserve">hal-04793436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable topological polar states in epitaxial BaTiO3 nanoislands on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of thermal ageing and ion irradiation on intergranular P segregation in low alloy steel welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibukun Olaniyan</w:t>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iurii Tikhonov</w:t>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Väinö Hevelke</w:t>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Wiesner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.10047. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 600, pp.155263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54285-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793436v1</w:t>
+                <w:t xml:space="preserve">hal-05318337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Electrical Resistivity at the Nanoscale in Phase-Change Materials</w:t>
               </w:r>
@@ -668,77 +668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lorut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (19), pp.5913-5919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -772,103 +772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Interfacial Charges in Multilayered Nanocapacitors by Operando Electron Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hamid Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bumsu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1302,550 +1302,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Study of solute segregation behavior at carbide–ferrite interfaces in 16MND5 welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Declemy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 542, pp.152531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922644v1</w:t>
+                <w:t xml:space="preserve">hal-03115392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of solute segregation behavior at carbide–ferrite interfaces in 16MND5 welds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yang Shen</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Declemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 542, pp.152531. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115392v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nori Fundamental Gerbe of Essentially Finite Covers and Galois Closure of Towers of Torsors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of solute segregation behavior using a correlative EBSD/TKD/APT methodology in a 16MND5 weld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 523, pp.434-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453990v1</w:t>
+                <w:t xml:space="preserve">hal-02172714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of solute segregation behavior using a correlative EBSD/TKD/APT methodology in a 16MND5 weld</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nori Fundamental Gerbe of Essentially Finite Covers and Galois Closure of Towers of Torsors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Emsalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Tonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indranil Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172714v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing temperature on the microstructure and tensile properties of Fe–10Mn–10Al–0.7C low-density steel</w:t>
               </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renbo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuqiang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,399 +1955,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and Properties of Low-Density High Strength-Toughness Fe-18Mn-9.5Al-0.65C Steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the microstructure and mechanical properties of an austenite-ferrite Fe-Mn-Al-C steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Feng Zhang</w:t>
+                <w:t xml:space="preserve">R. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ren Bo Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chao Zhao</w:t>
+                <w:t xml:space="preserve">C. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fu Qiang Yang</w:t>
+                <w:t xml:space="preserve">F. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Qin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415244v1</w:t>
+                <w:t xml:space="preserve">hal-04415201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work hardening behavior involving the substructural evolution of an austenite–ferrite Fe–Mn–Al–C steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renbo Song</w:t>
+                <w:t xml:space="preserve">Microstructures and Properties of Low-Density High Strength-Toughness Fe-18Mn-9.5Al-0.65C Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Bo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fuqiang Yang</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Qiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Qin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.05.108⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 817, pp.293-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.817.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415248v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the microstructure and mechanical properties of an austenite-ferrite Fe-Mn-Al-C steel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Work hardening behavior involving the substructural evolution of an austenite–ferrite Fe–Mn–Al–C steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renbo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 640, pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.05.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415201v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot Deformation Behavior of Fe-Mn-Al Light-weight Steel</w:t>
               </w:r>
@@ -2508,51 +2508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bumsu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2720,53 +2720,66 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.P. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel George; Jacques Magdalou; Jean-François Stoltz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cells and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 80, IOS Press, pp.47-59, 2021, Biomedical and Health Research, 978-1-64368-026-2. </w:t>
+              <w:t xml:space="preserve">, 80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IOS Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-59, 2021, Biomedical and Health Research, 978-1-64368-026-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/BHR210010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476108v1</w:t>
@@ -2795,161 +2808,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWTC-4.0: Methods for Identifying and Characterizing Gravitational-wave Transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Abac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abouelfettouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adhicary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3096,51 +3109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05420713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esparza-Arredondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramos Almeida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira-Santaella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a-Bernete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452488" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Tikhonov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V&#228;in&#246; Hevelke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wiesner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54285-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Venturini Delsolaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garlasche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peauger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karpov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjti/s40485-023-00094-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emsalem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tonini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Biswas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Kang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.11.115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Feng Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Bo Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Qiang Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Qin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.817.293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.05.108" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415201v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Song" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Qiang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Bo Song" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei-Feng Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Serra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Stoltz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Remond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. George" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdalou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05420713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esparza-Arredondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramos Almeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira-Santaella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a-Bernete" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Tikhonov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V&#228;in&#246; Hevelke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wiesner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54285-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Venturini Delsolaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garlasche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peauger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karpov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjti/s40485-023-00094-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emsalem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tonini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Biswas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Kang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.11.115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Song" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Feng Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Bo Song" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Qiang Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Qin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.817.293" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.05.108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Qiang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Bo Song" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei-Feng Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Serra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Stoltz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Remond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. George" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdalou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.com/catalog/books/stem-cells-and-regenerative-medicine-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>