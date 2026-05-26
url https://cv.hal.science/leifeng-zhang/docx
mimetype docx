--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular gas stratification and disturbed kinematics in the Seyfert galaxy MCG-05-23-16 revealed by JWST and ALMA</w:t>
+                <w:t xml:space="preserve">Mapping electric fields and observation of ferroelectric domain switching in hafnia-zirconia devices by electron holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Esparza-Arredondo</w:t>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ramos Almeida</w:t>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Audibert</w:t>
+                <w:t xml:space="preserve">Muhammad Hamid Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pereira-Santaella</w:t>
+                <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. García-Bernete</w:t>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 693, pp.A174. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.11233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66807-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420713v1</w:t>
+                <w:t xml:space="preserve">hal-05424526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping electric fields and observation of ferroelectric domain switching in hafnia-zirconia devices by electron holography</w:t>
+                <w:t xml:space="preserve">Molecular gas stratification and disturbed kinematics in the Seyfert galaxy MCG-05-23-16 revealed by JWST and ALMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+                <w:t xml:space="preserve">D. Esparza-Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">C. Ramos Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Hamid Raza</w:t>
+                <w:t xml:space="preserve">A. Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Gruel</w:t>
+                <w:t xml:space="preserve">M. Pereira-Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+                <w:t xml:space="preserve">I. García-Bernete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.11233. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66807-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424526v1</w:t>
+                <w:t xml:space="preserve">hal-05420713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switchable topological polar states in epitaxial BaTiO3 nanoislands on silicon</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Väinö Hevelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Wiesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.10047. </w:t>
@@ -508,51 +508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thermal ageing and ion irradiation on intergranular P segregation in low alloy steel welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -668,77 +668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lorut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (19), pp.5913-5919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -772,103 +772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Interfacial Charges in Multilayered Nanocapacitors by Operando Electron Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hamid Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bumsu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1302,550 +1302,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of solute segregation behavior at carbide–ferrite interfaces in 16MND5 welds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yang Shen</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindor Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Declemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152531⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115392v1</w:t>
+                <w:t xml:space="preserve">hal-02922644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of solute segregation behavior at carbide–ferrite interfaces in 16MND5 welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Declemy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 542, pp.152531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922644v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of solute segregation behavior using a correlative EBSD/TKD/APT methodology in a 16MND5 weld</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nori Fundamental Gerbe of Essentially Finite Covers and Galois Closure of Towers of Torsors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Emsalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Tonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indranil Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172714v1</w:t>
+                <w:t xml:space="preserve">hal-04453990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nori Fundamental Gerbe of Essentially Finite Covers and Galois Closure of Towers of Torsors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of solute segregation behavior using a correlative EBSD/TKD/APT methodology in a 16MND5 weld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 523, pp.434-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453990v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing temperature on the microstructure and tensile properties of Fe–10Mn–10Al–0.7C low-density steel</w:t>
               </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renbo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuqiang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,399 +1955,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the microstructure and mechanical properties of an austenite-ferrite Fe-Mn-Al-C steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructures and Properties of Low-Density High Strength-Toughness Fe-18Mn-9.5Al-0.65C Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Song</w:t>
+                <w:t xml:space="preserve">Lei Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zhao</w:t>
+                <w:t xml:space="preserve">Ren Bo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Yang</w:t>
+                <w:t xml:space="preserve">Fu Qiang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shuai Qin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 817, pp.293-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.817.293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415201v1</w:t>
+                <w:t xml:space="preserve">hal-04415244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and Properties of Low-Density High Strength-Toughness Fe-18Mn-9.5Al-0.65C Steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ren Bo Song</w:t>
+                <w:t xml:space="preserve">Work hardening behavior involving the substructural evolution of an austenite–ferrite Fe–Mn–Al–C steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renbo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shuai Qin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuqiang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.817.293⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 640, pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.05.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415244v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work hardening behavior involving the substructural evolution of an austenite–ferrite Fe–Mn–Al–C steel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of the microstructure and mechanical properties of an austenite-ferrite Fe-Mn-Al-C steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 640, pp.225-234. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415248v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot Deformation Behavior of Fe-Mn-Al Light-weight Steel</w:t>
               </w:r>
@@ -2508,51 +2508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bumsu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,51 +3109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05420713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esparza-Arredondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramos Almeida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira-Santaella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a-Bernete" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Tikhonov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V&#228;in&#246; Hevelke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wiesner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54285-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Venturini Delsolaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garlasche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peauger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karpov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjti/s40485-023-00094-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emsalem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tonini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Biswas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Kang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.11.115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Song" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Feng Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Bo Song" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Qiang Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Qin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.817.293" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.05.108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Qiang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Bo Song" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei-Feng Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Serra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Stoltz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Remond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. George" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdalou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.com/catalog/books/stem-cells-and-regenerative-medicine-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamid Raza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66807-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05420713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esparza-Arredondo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramos Almeida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira-Santaella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a-Bernete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452488" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibukun Olaniyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Tikhonov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V&#228;in&#246; Hevelke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wiesner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54285-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lorut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202413691" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumsu Park" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.175626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Venturini Delsolaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garlasche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peauger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karpov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjti/s40485-023-00094-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Emsalem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Tonini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Biswas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Kang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.11.115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Feng Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Bo Song" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Qiang Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Qin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.817.293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.05.108" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415201v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Song" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Qiang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Bo Song" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei-Feng Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Serra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Stoltz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Remond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. George" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magdalou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.com/catalog/books/stem-cells-and-regenerative-medicine-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>