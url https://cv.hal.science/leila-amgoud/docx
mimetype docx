--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -195,377 +195,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the Sensitivity of Extension Semantics to Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th European Conference on Logics in Artificial Intelligence, JELIA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kutaisi, Georgia. pp.63-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04587-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Axiomatic Characterisations of Argumentation Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Principles of Knowledge Representation and Reasoning, KR-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/kr.2025/4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">On the Sensitivity of Extension Semantics to Similarity</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-hoc Explanation of Extension Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Logics in Artificial Intelligence, JELIA 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27TH EUROPEAN CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiomatic Characterisations of Sample-based Explainers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debbaoui Salim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27TH EUROPEAN CONFERENCE ON ARTIFICIAL INTELLIGENCE, ECAI-24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abductive Explanations of Classifiers under Constraints: Complexity and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -701,226 +701,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Argument-based Explanation Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Trenquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAAMAS: International Foundation for Autonomous Agents and Multiagent Systems, May 2023, Londre, United Kingdom. pp.2373-2375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parameterized Gradual Semantics Dealing with Varied Degrees of Compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Joint Conference on Artificial Intelligence (IJCAI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Macao, China. pp.3176--3183, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2023/354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2023/354⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04096981v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03989881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Equivalence Class of Gradual Semantics</w:t>
               </w:r>
@@ -1010,64 +1010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Argumentation for Generating Robust Sample-based Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Trenquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Joint Conference on Artificial Intelligence (IJCAI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Macao, China. pp.3104--3111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1095,672 +1095,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards a Principle-Based Approach for Case-Based Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Beuselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. pp.37-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Axiomatic Foundations of Explainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Joint Conference on Artificial Intelligence (IJCAI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IJCAI Organization, Jul 2022, Vienne, Austria. pp.636-641, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/90⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03702681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Vivien Beuselinck</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A General Setting for Gradual Semantics Dealing with Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th AAAI Conference en Artificial Intelligence (AAAI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAI : Association for the Advancement of Artificial Intelligence, Feb 2021, Virtual Conference, United States. pp.6185-6192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining black-box classification models with arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2021, Virtual Conference, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Monotonic Explanation Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th biennial European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.19-31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence of semantics in argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Beuselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Principles of Knowledge Representation and Reasoning (KR 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Principles of Knowledge Representation and Reasoning, Incorporated (KR, Inc.), Nov 2021, Hanoi, Vietnam. pp.32-41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/kr.2021/4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity Measures based on Compiled Arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th biennal European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.32-44, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03275270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adjustment Function For Dealing With Similarities (COMMA 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Models of Argument - COMMA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Perugia, Italy, Sep 2020, Perugia, Italy. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1848,425 +1848,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Replication Study of Semantics in Argumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+                <w:t xml:space="preserve">Compilation of Logical Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Eighth International Joint Conference on Artificial Intelligence (IJCAI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1502-1508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similarity Measures between Arguments Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Doder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia. pp.3-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29765-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Replication Study of Semantics in Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twenty-Eighth International Joint Conference on Artificial Intelligence (IJCAI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.6260-6266, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2019/874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual Semantics Accounting for Varied-Strength Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Autonomous Agents and MultiAgent Systems (AAMAS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAAMAS : International Foundation for Autonomous Agents and Multiagent Systems; SIGAI : ACM's Special Interest Group on Artificial Intelligence, May 2019, Montréal, Canada. pp.1270-1278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...193 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Similarity between Logical Arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2304,51 +2304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual Semantics for Weighted Graphs: An Unifying Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Arizona, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2386,51 +2386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Bipolar Argumentation Graphs: Axioms and Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Seventh International Joint Conference on Artificial Intelligence - IJCAI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, nternational Joint Conferences on Artificial Intelligence Organization, Jul 2018, Stockholm, Sweden. pp.5194-5198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2503,51 +2503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2583,278 +2583,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Measuring Disagreement in Argumentation Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Scalable Uncertainty Management (SUM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Grenade, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acceptability Semantics for Weighted Argumentation Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Sixth International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2017/9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Arguments in Weighted Bipolar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ESQARU 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2901,64 +2901,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Intensity of Attacks in Argumentation Graphs with Shapley Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Sixth International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Joint Conferences on Artificial Intelligence Organization, Aug 2017, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3005,51 +3005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of arguments from support relations: Axioms and Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, New York, United States. pp.900-906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3087,77 +3087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking arguments with compensation-based semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Principles of Knowledge Representation and Reasoning (KR&amp;R 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Cap Town, South Africa. pp.12-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3195,51 +3195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiomatic foundations of acceptability semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Cap Town, South Africa. pp. 2-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3567,51 +3567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation-based Ranking Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems (IFAAMAS), May 2015, Istanbul, Turkey. pp.1511-1519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3712,291 +3712,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An axiomatic approach for persuasion dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Washington, United States. pp.618-625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2013.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A formal characterization of the outcomes of rule-based argumentation systems (SUM 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Scalable Uncertainty Management (SUM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Washington, United States. pp. 78-91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40381-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking-based semantics for argumentation frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Scalable Uncertainty Management (SUM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Washington, DC, United States. pp.134-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239719v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01147295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiuser Museum Interactives for Shared Cultural Experiences: an Agent Based Approach</w:t>
               </w:r>
@@ -4326,50 +4326,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stable semantics in logic-based argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Scalable Uncertainty Management (SUM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.58--71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of argumentation for multiple decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.480--489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31724-8_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Square of oppositions and hexagons in argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Congress on the Square of Opposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Beirut, Lebanon. pp.(electronic medium)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revisiting argumentation in light of squares of oppositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4378,73 +4629,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Workshop on Computational Models of Natural Argument (CMNA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.1--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Community Browsing for Shared Experiences: The WeBrowse System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Yee-King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4503,73 +4754,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Agreement Technologies (AT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.201-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing online cultural experiences: An argument-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4618,92 +4869,170 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katina Hazelden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling Decisions for Artificial Intelligence (MDAI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Gerona, Spain. pp.282-293, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-34620-0_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The outcomes of logic-based argumentation systems under preferred semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Scalable Uncertainty Management (SUM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.72--84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences, a forgotten component of epistemic states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4758,415 +5087,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Agreement Technologies (AT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.220-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Logic of Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Scalable Uncertainty Management (SUM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.72--84, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_6⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.558--565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation abstraite et concepts formels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5182,246 +5260,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Compiegne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguing by analogy – Towards a formal view: A preliminary discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Ouannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on Similarity and Analogy-based Methods in AI (SAMAI 2012) co-located with ECAI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five weaknesses of ASPIC+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.122--131, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-31718-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WeCurate: Designing for synchronised browsing and social negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5480,1021 +5558,1059 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Agreement Technologies (AT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.168-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postulates for logic-based argumentation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI workshop on Weighted Logics for AI (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.1--9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentation Frameworks as Constraint Satisfaction Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Scalable Uncertainty Management (SUM 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_5⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Scalable Uncertainty Management (SUM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dayton, United States. pp.110 - 122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23963-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basic equivalence of logic-based argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2011, Boca Raton, Florida, United States. pp.613--620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2011.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two roles of preferences in argumentation frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Belfast, Northern, Ireland. pp.86--97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-22152-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Argumention in Opinion Analysis: Language and Reasoning Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Workshop on Sentiment Analysis where AI meets Psychology (SAAIP) @ IJCNLP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Chiang Mai, Thailand. pp.28--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABA: Argumentation Based Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Kakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Kern-Isberner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tapei, Taiwan. pp.9--27, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33152-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33152-7_2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04305194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the core of logic-based argumentation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Boca Raton, Florida, United States. pp.633--636, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2011.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A formal analysis of the outcomes of argumentation-based negotiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tapei, Taiwan. pp.1237--1238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Caroline Devred</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the equivalence of logic-based argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Scalable Uncertainty Management (SUM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Dayton, United States. pp.110 - 122, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23963-2_10⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Dayton, OH, United States. pp.123--136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23963-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a unified model of preference-based argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FoIKS 2010 - 6th International Symposium on Foundations of Information and Knowledge Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Sofia, Bulgaria. pp.326-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11829-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...111 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Unified Model of Preference-Based Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6544,545 +6660,429 @@
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-11829-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00538789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving risk analysis in procedures via text analysis and reasoning: a road-map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Forum on Industrial Safety (IFIS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour une Culture de Sécurité Industrielle (ICSI); Fondation pour une Culture de Sécurité Industrielle (FonCSI); Fondazione Politecnico di Milano, Jul 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of preferences in argumentation frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Arras, France. pp.219--222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2010.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling inconsistency with preference-based argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Scalable Uncertainty Management (SUM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.56--69, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15951-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15951-0_11⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04313447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalizing stable semantics by preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Computational Models of Argument (COMMA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Desenzano del Garda, Brescia, Italy. pp.39--50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313449v1</w:t>
-              </w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">hal-04313446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal analysis of logic-based argumentation systems</w:t>
               </w:r>
@@ -7165,1280 +7165,1280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution aux comparaisons formelles des modèles de préférences en argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Modèles Formels de l’Interaction (MFI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.81-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00835271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing the Outcomes of Argumentation-based Integrative Negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (WI-IAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sydney, NSW, Australia. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIIAT.2008.347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repairing Preference-Based Argumentation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Joint Conference on Artificial Intelligence (IJCAI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI); The International Joint Conferences on Artificial Intelligence, Inc. (IJCAI), Jul 2009, Pasadena, California, United States. pp.365--370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extending Argumentation to make good Decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Algorithmic Decision Theory (ADT 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.225--236, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04428-1_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An axiomatic account of preference-based argumentation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées francophones sur les Modèles Formels de l'Interaction (MFI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraire le noyau d'un dialogue de persuasion pour évaluer sa qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées francophones sur les Modèles Formels d'Interactions (MFI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.3--14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Revising Argumentation-Based Decision Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Vérone, Italy. pp.71--82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting the core of a persuasion dialog to evaluate its quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Vérone, Italy. pp.59--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap between abstract argumentation systems and logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Scalable Uncertainty Management (SUM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Washington DC, United States. pp.12--27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04388-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measures for persuasion dialogs: A preliminary investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Modèles Formels de l’Interaction (MFI 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.81-92</w:t>
+              <w:t xml:space="preserve">Computational models of argument (COMMA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.13--24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A general framework for argumentation-based negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (WI-IAT 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WIIAT.2008.347⟩</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Honolulu (Hawaï), United States. pp.1--17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78915-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Computational Properties of Preference-based Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.463--467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguing and explaining classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Honolulu (Hawaï), United States. pp.1--17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78915-4_1⟩</w:t>
+              <w:t xml:space="preserve">, May 2007, Honolulu, HI, United States. pp.164--177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78915-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...114 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making decisions through preference-based argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.113--123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8558,64 +8558,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified and General Framework for Argumentation-based Negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2007) @ 6th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems (IFAAMAS), May 2007, Honolulu, HI, United States. pp.1--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8729,50 +8729,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arguing about potential causal relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Intelligence Artificielle Fondamentale (JIAF 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Information-Interaction-Intelligence; AFIA: Association Française pour l'Intelligence Artificielle, Jul 2007, Grenoble, France. pp.(en ligne)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Practical reasoning as a generalized decision making problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8781,242 +8863,160 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées francophones sur les modèles formels de l'interaction (MFI 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Argumentation-based Approach for Practical Reasoning (@ArgMAS 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Rahwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.74--90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-75526-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315679v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03358857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Argumentation-Based Approach for Dialogue Move Selection</w:t>
               </w:r>
@@ -9106,64 +9106,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Abstract Framework for Argumentation-based Negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones MODÈLES FORMELS de l'INTERACTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France. pp.5--14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9342,125 +9342,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Argumentation-Based Model for Reasoning About Coalition Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.217--228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11794578_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An argumentation-based framework for designing dialogue strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hameurlain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.713--714</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Formal Framework for the Search of a Consensus Between Autonomous Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Belabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Workshop Argumentation in Multi-Agent Systems (ArgMAS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.264--278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11794578_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards ACL semantics based on commitments and penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.235--239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle logique pour la structure argumentative dans les textes procéduraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Aouladomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International : Discours et Document / International Symposium on Discourse and Document (ISDD 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Jun 2006, Caen, France. pp.133--139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Models for Argumentation in MAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Workshop on Non-Monotonic Reasoning (NMR 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Lake District, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude de stratégies de sélection d'offres dans un dialogue de négociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et d'Intelligence Artificielle (RFIA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour la Reconnaissance et l'Interprétation des Formes (AFRIF); Association Française d'Intelligence Artificielle (AFIA), Jan 2006, Tours, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining qualitative decision under uncertainty by argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9476,268 +10010,268 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference on Artificial Intelligence (AAAI 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association for Artificial Intelligence (AAAI), Jul 2006, Boston, Massachusetts, United States. pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Handling of Threats and Rewards in a Negotiation Dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Utrecht, Netherlands. pp.88-103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1082473.1082554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Formal General Setting for Dialogue Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Belabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Artificial Intelligence: Methodology, Systems, Applications (AIMSA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Varna, Bulgaria. pp.13-23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11861461_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Argumentation Framework for Concept Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9753,73 +10287,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Non-Monotonic Reasoning (NMR 2006 @ KR 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clausthal University of Technology, May 2006, Lake District, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing decisions in an argumentation-based setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Non-Monotonic Reasoning (NMR 2006 @ KR 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Lake District, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An argumentation-based approach for dialogue move selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9844,73 +10460,73 @@
               <w:t xml:space="preserve">3rd International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.128--141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-75526-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Argumentation-based Framework for Designing Dialogue Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9926,794 +10542,350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Artifical Intelligence (ECAI 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Riva del Garda, Italy. pp.713-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...443 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Model for Designing Dialogue Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multi-Agent Systems (AAMAS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hakodate, Japan. pp.414-416, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1160633.1160706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Formal Argumentation-based Model for Procedural Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Aouladomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Computational Models of Natural Argument (CMNA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.37--45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Argumentation-based Approach for Practical Reasoning (@AAMAS 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Rahwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGAI: Special Interest Group on Artificial Intelligence; IFAAMAS: International Foundation for Autonomous Agents and Multiagent Systems, May 2006, Hakodate, Japan. pp.347--354, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1160633.1160696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bipolar argumentation-based decision framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10729,409 +10901,500 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.323-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Axiomatic Account of Formal Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Caminada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Annual AAAI Conference on Artificial Intelligence (AAAI 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAAI: Association for the Advancement of Artificial Intelligence, Jul 2005, Pittsburgh, United States. pp.608--613</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Nabil Hameurlain</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Generation of Bipolar Goals in Argumentation-Based Negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Argumentation in Multi-Agents Systems (ArgMAS 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, New-York, United States. pp.192-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-32261-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a formal model for task allocation via coalition formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th international joint conference on Autonomous agents and multiagent systems (AAMAS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGAI: Special Interest Group on Artificial Intelligence, Jul 2005, Utrecht, Netherlands. pp.1185--1186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1082473.1082685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified setting for inference and decision: An argumentation-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.26--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre formel pour la recherche de consensus entre agents autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Belabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Francophones Modèles Formels de l'Interaction (MFI 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Caen, France. pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An argumentation-based approach to multiple criteria decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11150,1150 +11413,969 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Barcelona, Spain. pp.269-280, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11518655_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the study of negotiation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Agent Communication (AC 2005 @ AAMAS 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.150-163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-68143-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Argumentation Framework for Merging Conflicting Knowledge Bases: The Prioritized Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ESQUARU 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Barcelona, Spain. pp.527-535, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11518655_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche basée sur l'argumentation pour le raisonnement sur les buts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Francophones sur les Modèles Formels d'Interaction (MFI 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Caen, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantics for Agent Communication Languages based on commitments and penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Computational Logic in Multi-Agent Systems (CLIMA 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, London, United Kingdom. pp.28--39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche basée sur l'argumentation pour la génération de buts bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Francophones sur les Modèles Formels de l'Interaction (MFI 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, May 2005, Caen, France. pp.13--22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategical considerations for negotiating agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Joint Conference on Autonomous Agents and Multi- Agent Systems (AAMAS 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.1215-1216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1082473.1082700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general argumentation framework for inference and decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Computational Models of Natural Argument (CMNA 2005) collocated with IJCAI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.40--43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the generation of bipolar goals in argumentation-based negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, New York (NY), United States. pp.192--207, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-32261-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible querying with argued answers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Serrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Fuzzy Systems (FUZZ 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Reno, Nevada, United States. pp.573-578, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2005.1452457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2005.1452457⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03364237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation and evaluation of different types of arguments in negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual AAAI Conference on Artificial Intelligence (AAAI 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAAI: Association for the Advancement of Artificial Intelligence, Jul 2005, Pittsburgh, United States. pp.608--613</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Non-Monotonic Reasoning (NMR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threat, reward and explanatory arguments: generation and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12309,250 +12391,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Artificial Intelligence: 4th Workshop on Computational Models of Natural Argument (CMNA 2004 @ ECAI 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of an ATMS for handling conflicting desires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Principles of Knowledge Representation and Reasoning (KR 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Whistler, Canada. pp.194--201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the search of a consensus between autonomous agents (2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Belabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Advances in Intelligent Systems - Theory and Applications (AISTA 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2004, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching agreement through argumentation: A possibilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12568,73 +12650,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Principles of Knowledge Representation and Reasoning (KR 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association for Artificial Intelligence, Jun 2004, Whistler, BC, Canada. pp.175-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using arguments for making decisions: A possibilistic logic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12650,168 +12732,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference on Uncertainty in Artificial Intelligence (UAI 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Banff, Canada. pp.10-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de consensus entre des agents : une approche possibiliste basée sur l'argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Belabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications (LFA 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.339-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de négociation basé sur la logique possibiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12827,168 +12909,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Nationales sur les Modèles de Raisonnement (JNMR 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS - GDR I3 = Groupement de recherche " Information-Interaction-Intelligence", Nov 2003, Paris, France. pp.989-997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the bipolarity in argumentation frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th workshop on Non-Monotonic Reasoning (NMR 2004), Uncertainty Frameworks subworkshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Towards argumentation-based decision making: A possibilistic logic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13004,1492 +13086,1479 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Artificial Intelligence: Workshop on Multi-Agent Markov Decision Processes - Theories and Models (MAMDP 2004 @ ECAI 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul des intentions d'agent à partir de ses désirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Non-Monotonic Reasoning (NMR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Whistler, BC, Canada</w:t>
+              <w:t xml:space="preserve">Secondes Journées Francophones sur les Modèles Formels de l'Interaction (MFI 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Lille, France. pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle de négociation basé sur la logique possibiliste : Etude de différentes stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3èmes Journées Nationales sur les Modèles de Raisonnement (JNMR 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Paris, France. pp.21-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the formal outcomes of formal inter-agent dialogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon D. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wooldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International joint conference on Autonomous agents and multiagent systems (AAMAS 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. pp.616--623, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/860575.860674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possibilistic logic modeling of autonomous agents negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Portuguese Conference on Artificial Intelligence (EPIA 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Tento, Italy. pp.105--112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-24580-3_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal framework for handling conflicting desires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Aalborg, Denmark. pp.552--563, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-45062-7_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Andreas Herzig</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An analysis of formal inter-agent dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wooldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondes Journées Francophones sur les Modèles Formels de l'Interaction (MFI 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st international joint conference on Autonomous agents and multiagent systems (AAMAS 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGAI: Special Interest Group on Artificial Intelligence, Jul 2002, Bologne, Italy. pp.394--401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/544741.544835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An argumentation framework for merging conflicting knowledge bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Cosenza, Italy. pp.27--37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45757-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04329683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An argumentation-based semantics for agent communication languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Artificial Intelligence (ECAI 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Coordination Committee on Artificial Intelligence, Jul 2002, Lyon, France. pp.38--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling dialogues using argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on MultiAgent Systems (ICMAS 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Boston, United States. pp.31-38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMAS.2000.858428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agent dialogues with conflicting preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international joint conference on Autonomous agents and multiagent systems (AAMAS 2002)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/544741.544835⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Intelligent Agents (ATAL 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Seattle, WA, United States. pp.190--205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45448-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments, dialogue, and negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Artificial IntelligenceAugust (ECAI 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Berlin, Germany. pp.338--342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Simon Parsons</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of reasoning based on argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Intelligent Agents (ATAL 2001)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th African Conference on Research in Computer Science (CARI 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Antananarivo, Madagascar</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...32 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Argumentation Framework based on contextual Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Formal and Applied Practical Reasoning (FAPR 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, London, United Kingdom. pp.59--67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguments and Contextual Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ECAI Workshop on Computational Dialectics: "Models of Argumentation, Negotiation and Decision Making" (CD 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de raisonnement basé sur la production d'arguments acceptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF : Association Française pour la Reconnaissance et l'Interprétation des Formes; AFIA : Association française pour l'intelligence artificielle, Feb 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An argumentation framework for merging conflicting knowledge bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14505,415 +14574,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ECAI Workshop "Computational Dialectics: Models of Argumentation, Negotiation and Decision Making" (CD 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de dialogue basé sur l'argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF; AFIA, Feb 2000, Paris, France. pp.579-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of reasoning based on the production of acceptable arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Non-Monotonic Reasoning (NMR 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Breckenridge-Colorado, United States. pp.1--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cooperative behavior of an argumentation based dialogue system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Cooperative Models Based on Argumentation in Problem Solving" of the 4th International Conference on the Design of Cooperative Systems (COOP 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating preference orderings into argument-based reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Joint Conference on Qualitative and Quantitative Practical Reasoning (ECSQARU-FAPR 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Bad Honnef, Germany. pp.159-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15112,51 +15112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 3rd International Workshop on Knowledge and Reasoning for Answering Questions (KRAQ'07) held at IJCAI 2007, Hyderabad, India, 06/01/2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AAAI Press, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15307,51 +15307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung's semantics satisfy attack removal monotonicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Arxiv. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15412,51 +15412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15508,51 +15508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On revising offer status in argument-based negotiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Centre de Recherche en Informatique de Lens. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -15587,51 +15587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constrained argumentation system for practical reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15679,51 +15679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategical considerations for argumentative agents (preliminary report - Proceedings of the 9th International Workshop on Non-Monotonic Reasoning (NMR 2002), Toulouse, France, 19-21/04/02)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRIT--2000, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15754,51 +15754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de raisonnement basé sur la production d'arguments acceptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT--2000, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15943,64 +15943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Argument Strength in Attack Graphs: Foundations and Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 302, pp.103607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16138,51 +16138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Arguments in Weighted Bipolar Graphs 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99, pp.39-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16210,50 +16210,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An argumentation system for defeasible reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nouioua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Foundations for a Logic of Arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16275,3315 +16357,3334 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Farid Nouioua</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering Multiuser Museum Interactives for Shared Cultural Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Confalonieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Yee-King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katina Hazelden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc d'Inverno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave de Jonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 46 (A), pp. 180-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2015.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An argumentation-based approach for reasoning about trust in information sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argument and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2-3), pp.191-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19462166.2014.881417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich preference-based argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, vol. 55 (n° 2), pp. 585-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...245 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postulates for logic-based argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, vol. 55 (n° 2), pp. 585-606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.10.010⟩</w:t>
+              <w:t xml:space="preserve">, 2014, vol. 55 (n° 9), pp. 2028-2048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivalence in Logic-Based Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 24 (n° 3), pp. 181-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11663081.2014.959332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentation frameworks as Constraint Satisfaction Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.131--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-013-9343-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logical limits of abstract argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 23 (n° 3), pp. 229-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11663081.2013.830381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revising option status in argument-based decision systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp.1019--1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exq057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A formal analysis of the role of argumentation in negotiation dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5: Special Issue on Argumentation in Agreement Technologies), pp.957--978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exr037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can AI models capture natural language argumentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jcini.2012070102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the quality of persuasion dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Logic, Grammar and Rhetoric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (36: Special issue "Argument and Computation"), pp.69-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generating possible intentions with constrained argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, vol. 55 (n° 9), pp. 2028-2048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 52 (9), pp.1363-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2011.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach for preference-based argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">Caroline Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 69, pp.131--148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-013-9343-0⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 63 (2), pp.149--183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-011-9271-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnard</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Arguments for Making and Explaining Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11663081.2013.830381⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 173 (3-4/March 2009), pp.413-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2008.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new semantics for ACL based on commitments and penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (3), pp.286-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/int.20267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On bipolarity in argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (10), pp.1062-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/int.20307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents that argue and explain classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (2), pp.187-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10458-007-9025-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An argumentation framework for merging conflicting knowledge bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Special issue: 8th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2005), 45 (2), pp.321-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2006.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the evaluation of argumentation formalisms (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Caminada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 171 (5/6), pp.286--310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2007.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handling threats, rewards and explanatory arguments in a unified setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hybrid Intelligent Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (12), pp.1195-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/int.20109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties and complexity of some formal inter-agent dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wooldridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22 (5: Special Issue on Argumentation in Agreement Technologies), pp.957--978. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 13 (3), pp.347--376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dialogue game protocol for agent purchase negotiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcburney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogier van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/logcom/exq057⟩</w:t>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7 (3), pp.235--273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1024787301515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring from inconsistency in preference-based argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/jcini.2012070102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (2), pp.125--169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021603608656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dialogues entre agents avec des préférences conflictuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Logic, Grammar and Rhetoric</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (36: Special issue "Argument and Computation"), pp.69-98</w:t>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Numéro spécial, pp.157--178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...158 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reasoning model based on the production of acceptable arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 63 (2), pp.149--183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-011-9271-9⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 34 (1/3), pp.197--215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1014490210693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining Black-box Classification Models with Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...1126 lines deleted...]
-                <w:t xml:space="preserve">hal-04329677v1</w:t>
+              <w:t xml:space="preserve">17th International Conference on Principles of Knowledge Representation and Reasoning (KR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation and Inconsistency-Tolerant Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chatalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.415-440, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On argumentation-based paraconsistent logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christoph, Beierle; Gerhard, Brewka; Matthias, Thimm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Models of Rationality. Essays Dedicated to Gabriele Kern-Isberner on the occasion of her 60th birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">College Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.377--391, 2016, 978-1848901988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">College Publications</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03159063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents: négociation, persuasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l'Intelligence Artificielle (3 vol.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Chapter 17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès, Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273--296, 2014, Représentation des connaissances et formalisation des raisonnements, 978-2364930414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation et raisonnement en présence de contradictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chatalic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l'intelligence artificielle : Ses bases méthodologiques, ses développements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Chapter 10), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès, Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Représentation des connaissances et formalisation des raisonnements, 978-2364930414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cépaduès, Toulouse</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00770580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation for Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simari, Guillermo; Rahwan, Iyad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumentation in AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301--320, 2009, 978-0-387-98196-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-98197-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04313451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constrained Argumentation System for Practical Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iyad Rahwan; Pavlos Moraitis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumentation in Multi-Agent Systems : Fifth International Workshop, ArgMAS 2008, Estoril, Portugal, May 12, 2008, Revised Selected and Invited Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5384, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-56, 2009, Lecture Notes in Artificial Intelligence, 978-3-642-00206-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00207-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer-Verlag</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03198296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing decisions on the basis of a bipolar typology of arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19593,96 +19694,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Della Riccia, Giacomo; Dubois, Didier; Kruse, Rudolf; Lenz, Hans Joachim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preferences and similarities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 504, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-264, 2008, CISM International Centre for Mechanical Sciences: Courses and Lectures (Series ISSN 0254-1971), 978-3-211-85431-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03356860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making decisions from weighted arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19692,95 +19793,95 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riccia, Giamcomo Della; Dubois, Didier; Kruse, Rodolph; Lenz, Hanz-Joachim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Theory and Multi-Agent Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 482, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1--14, 2006, CISM International Centre for Mechanical Sciences book series (CISM), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-211-38167-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19790,386 +19891,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cepadues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782364938502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
-[...77 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04270163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A general framework for reasoning on inconsistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vanina Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkatramanan Siva Subrahmanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, SpringerBriefs in Computer Science (BRIEFSCOMPUTER), 978-1-4614-6749-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-6750-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vanina Martinez</w:t>
-[...81 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04305183v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03156836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20200,64 +20200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Abstract Framework for Argumentation-based Negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20444,51 +20444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05517378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hanocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2025/4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04587-4_5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbaoui Salim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210428v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04096981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Trenquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210432v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beuselinck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45608-4_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04096982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03702681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/90" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03453428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03275262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/874" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29765-7_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279358v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/720" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hunter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.28" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouioua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Demolombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.97" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Yee-King" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave de Jonge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Hazelden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sierra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardine Osman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Inverno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700233" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34620-0_26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_50" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_43" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344978v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ouannani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costedoat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kakas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Kern-Isberner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305198v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.100" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.97" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devred" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305195v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11829-6_21" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GGVSHK2W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.38" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KS06LL9F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Dimopoulos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Mora&#239;tis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301296v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998512v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313452v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313453v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313458v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04388-8_3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315671v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.347" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315669v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QS0C57D6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313460v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315672v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatramanan Siva Subrahmanian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315673v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187521v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Rahwan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75526-5_5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F7TK7TKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hameurlain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75526-5_8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315676v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2007.15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315677v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364234v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082554" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361584v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Belabbes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408555v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323099v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Aouladomar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323101v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11794578_17" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J71HX43G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160633.1160706" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315681v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160633.1160696" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361581v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323098v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11794578_14" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3QPM0JT0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315685v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323109v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367395v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11518655_24" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68143-4_11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11518655_45" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323102v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082685" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018842v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32261-0_13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QMGNH186-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323108v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323103v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082700" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323110v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serrut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452457" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323105v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caminada" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369714v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323111v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370927v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369710v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369712v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369701v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198386v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369715v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369708v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323115v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Parsons" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wooldridge" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/860575.860674" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375244v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24580-3_42" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S3QGN0XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323116v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_45" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z9NDXRFX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534098v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329683v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parsons" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45757-7_3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0X61L8CS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329680v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329691v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAS.2000.858428" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544741.544835" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329685v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329686v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45448-9_14" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7F5X7M61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329693v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329689v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329697v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329694v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329696v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329695v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039635v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0035620" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TSRMGQRW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05363836v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039376v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301298v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881342v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329678v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329690v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03967209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.01.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321482v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2021.103607" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325953v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-018-1227-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325836v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.05.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325968v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325979v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592023v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.08.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465161v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19462166.2014.881417" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.10.010" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123709v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.10.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123719v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2014.959332" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305182v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9343-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5944JQXV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2013.830381" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305186v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exr037" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305185v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exq057" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346980v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2012070102" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324538v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875295v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.07.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305199v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-011-9271-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353593v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2008.11.006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875332v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Livet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20307" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033449v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-007-9025-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324631v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20267" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191102v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2006.06.014" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315675v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.02.003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DT1735V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367392v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20109" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323114v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323113v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcburney" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogier van Eijk" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024787301515" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K016365P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329679v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021603608656" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41QW2NF0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329682v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329677v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014490210693" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7G9NBSN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651115v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_13" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_13" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159063v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00029" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528819v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770580v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/783-representation-des-connaissances-et-formalisation-des-raisonnements-volume-1serie-panorama-de-l-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313451v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-0-387-98197-0_15" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-98197-0_15" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198296v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-00207-6_3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00207-6_3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356860v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783211854310" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361580v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-211-38167-8_1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-211-38167-8_1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C562135C60701B5B7BE19C3EE48FD39C2C010A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305183v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Martinez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Molinaro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4614-6750-2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6750-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156836v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187499v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05517378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hanocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04587-4_5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2025/4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbaoui Salim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210428v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Trenquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04096981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210432v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beuselinck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45608-4_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04096982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03702681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/90" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03453428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03275262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29765-7_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/874" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279358v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/720" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_15" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hunter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.28" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouioua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Demolombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.97" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Yee-King" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave de Jonge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Hazelden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sierra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardine Osman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Inverno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700233" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_50" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34620-0_26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_43" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ouannani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devred" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_10" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.97" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305196v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costedoat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kakas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Kern-Isberner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.100" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305195v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11829-6_21" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GGVSHK2W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.38" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KS06LL9F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Dimopoulos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Mora&#239;tis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313454v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313452v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04388-8_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QS0C57D6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315669v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313460v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315672v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatramanan Siva Subrahmanian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315673v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187521v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Rahwan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75526-5_5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F7TK7TKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hameurlain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75526-5_8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315676v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2007.15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315677v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11794578_14" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3QPM0JT0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315685v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361594v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Belabbes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11794578_17" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J71HX43G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323099v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Aouladomar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184550v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361593v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082554" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361584v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361582v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408555v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160633.1160706" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323100v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315681v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160633.1160696" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323105v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caminada" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32261-0_13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QMGNH186-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323102v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082685" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323109v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367395v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367391v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11518655_24" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397438v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68143-4_11" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016047v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11518655_45" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016049v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323108v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323103v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397434v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082700" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323110v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serrut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452457" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323111v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370927v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369701v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369715v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534098v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323115v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Parsons" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wooldridge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/860575.860674" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24580-3_42" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S3QGN0XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_45" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z9NDXRFX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329684v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parsons" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544741.544835" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329683v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45757-7_3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0X61L8CS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329680v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAS.2000.858428" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45448-9_14" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7F5X7M61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329685v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329695v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329692v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329693v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329697v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329688v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329694v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039635v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0035620" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TSRMGQRW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05363836v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039376v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301298v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881342v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329678v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329690v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03967209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.01.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321482v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2021.103607" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325953v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-018-1227-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325836v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.05.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325979v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325968v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592023v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.08.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465161v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19462166.2014.881417" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.10.010" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123709v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.10.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123719v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2014.959332" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305182v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9343-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5944JQXV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2013.830381" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305185v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exq057" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305186v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exr037" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346980v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2012070102" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324538v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875295v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.07.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305199v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-011-9271-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353593v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2008.11.006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324631v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20267" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875332v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Livet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20307" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033449v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-007-9025-6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191102v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2006.06.014" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315675v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.02.003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DT1735V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367392v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20109" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323114v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323113v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcburney" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogier van Eijk" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024787301515" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K016365P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329679v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021603608656" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41QW2NF0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329682v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329677v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014490210693" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7G9NBSN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156836v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651115v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_13" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_13" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159063v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00029" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528819v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770580v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/783-representation-des-connaissances-et-formalisation-des-raisonnements-volume-1serie-panorama-de-l-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313451v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-0-387-98197-0_15" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-98197-0_15" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198296v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-00207-6_3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00207-6_3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356860v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783211854310" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361580v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-211-38167-8_1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-211-38167-8_1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C562135C60701B5B7BE19C3EE48FD39C2C010A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305183v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Martinez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Molinaro" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4614-6750-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6750-2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187499v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>