--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -66,77 +66,811 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Role of Premises in Assessing the Strength of Analogical Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT/RR--2026--01FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid Semantics Accounting for Argument Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT/RR--2025--02FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung's semantics satisfy attack removal monotonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Arxiv. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Aide à la Décision à l'IRIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRIT/RR--2015--10—FR, Institut de Recherche en Informatique de Toulouse (IRIT). 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On revising offer status in argument-based negotiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Centre de Recherche en Informatique de Lens. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A constrained argumentation system for practical reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRIT-2007-14, IRIT - Institut de recherche en informatique de Toulouse. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategical considerations for argumentative agents (preliminary report - Proceedings of the 9th International Workshop on Non-Monotonic Reasoning (NMR 2002), Toulouse, France, 19-21/04/02)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT--2000, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle de raisonnement basé sur la production d'arguments acceptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRIT--2000, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (162)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Semantics Accounting for Argument Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -165,14809 +899,14809 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), Jan 2026, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatic Characterisations of Argumentation Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Conference on Principles of Knowledge Representation and Reasoning, KR-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/kr.2025/4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Sensitivity of Extension Semantics to Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Logics in Artificial Intelligence, JELIA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Kutaisi, Georgia. pp.63-77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04587-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatic Characterisations of Sample-based Explainers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbaoui Salim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Principles of Knowledge Representation and Reasoning, KR-2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27TH EUROPEAN CONFERENCE ON ARTIFICIAL INTELLIGENCE, ECAI-24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-hoc Explanation of Extension Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27TH EUROPEAN CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Debbaoui Salim</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argument-based Explanation Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Trenquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27TH EUROPEAN CONFERENCE ON ARTIFICIAL INTELLIGENCE, ECAI-24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAAMAS: International Foundation for Autonomous Agents and Multiagent Systems, May 2023, Londre, United Kingdom. pp.2373-2375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameterized Gradual Semantics Dealing with Varied Degrees of Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Doder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd International Joint Conference on Artificial Intelligence (IJCAI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Macao, China. pp.3176--3183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2023/354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Equivalence Class of Gradual Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Beuselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Arras, France. pp.95-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45608-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210432v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abductive Explanations of Classifiers under Constraints: Complexity and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Artificial Intelligence (EurAI); Polish Artificial Intelligence Society (PSSI), Sep 2023, Krakow, Poland. pp.469 - 476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA230305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable Ensemble Classification Model based on Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAAMAS: International Foundation for Autonomous Agents and Multiagent Systems, May 2023, Londres, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leveraging Argumentation for Generating Robust Sample-based Explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Trenquier</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Joint Conference on Artificial Intelligence (IJCAI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Macao, China. pp.3176--3183, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2023/354⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Macao, China. pp.3104--3111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2023/346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vivien Beuselinck</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axiomatic Foundations of Explainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-45608-4_8⟩</w:t>
+              <w:t xml:space="preserve">31st International Joint Conference on Artificial Intelligence (IJCAI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IJCAI Organization, Jul 2022, Vienne, Austria. pp.636-641, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...125 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Principle-Based Approach for Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Beuselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Scalable Uncertainty Management (SUM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France. pp.37-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-18843-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Monotonic Explanation Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Joint Conference on Artificial Intelligence (IJCAI 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2022/90⟩</w:t>
+              <w:t xml:space="preserve">16th biennial European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.19-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining black-box classification models with arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2021, Virtual Conference, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivalence of semantics in argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Beuselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Conference on Principles of Knowledge Representation and Reasoning (KR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Principles of Knowledge Representation and Reasoning, Incorporated (KR, Inc.), Nov 2021, Hanoi, Vietnam. pp.32-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/kr.2021/4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similarity Measures based on Compiled Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th biennal European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.32-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Setting for Gradual Semantics Dealing with Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th AAAI Conference en Artificial Intelligence (AAAI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAAI : Association for the Advancement of Artificial Intelligence, Feb 2021, Virtual Conference, United States. pp.6185-6192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...337 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adjustment Function For Dealing With Similarities (COMMA 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Models of Argument - COMMA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Perugia, Italy, Sep 2020, Perugia, Italy. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Analogical Arguments by Choquet Integral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Artificial Intelligence (ECAI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Dragan Doder</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Replication Study of Semantics in Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Eighth International Joint Conference on Artificial Intelligence (IJCAI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1502-1508, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/208⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.6260-6266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gradual Semantics Accounting for Varied-Strength Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Doder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Conference on Autonomous Agents and MultiAgent Systems (AAMAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAAMAS : International Foundation for Autonomous Agents and Multiagent Systems; SIGAI : ACM's Special Interest Group on Artificial Intelligence, May 2019, Montréal, Canada. pp.1270-1278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity Measures between Arguments Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia. pp.3-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29765-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compilation of Logical Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Eighth International Joint Conference on Artificial Intelligence (IJCAI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.6260-6266, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/874⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1502-1508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gradual Semantics for Weighted Graphs: An Unifying Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Doder</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-21</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Arizona, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dragan Doder</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Similarity between Logical Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Arizona, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Bipolar Argumentation Graphs: Axioms and Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Seventh International Joint Conference on Artificial Intelligence - IJCAI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, nternational Joint Conferences on Artificial Intelligence Organization, Jul 2018, Stockholm, Sweden. pp.5194-5198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2018/720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual Semantics Accounting for Similarity between Arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Principles of Knowledge Representation and Reasoning (KR2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptability Semantics for Weighted Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Doder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twenty-Sixth International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Disagreement in Argumentation Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Scalable Uncertainty Management (SUM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Grenade, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Arguments in Weighted Bipolar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ESQARU 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lugano, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61581-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the Intensity of Attacks in Argumentation Graphs with Shapley Value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Sixth International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/9⟩</w:t>
+              <w:t xml:space="preserve">, International Joint Conferences on Artificial Intelligence Organization, Aug 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...194 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of arguments from support relations: Axioms and Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, New York, United States. pp.900-906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking arguments with compensation-based semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Principles of Knowledge Representation and Reasoning (KR&amp;R 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Cap Town, South Africa. pp.12-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiomatic foundations of acceptability semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Cap Town, South Africa. pp. 2-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical Representation and Analysis for RC-Arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.104-110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing and reasoning about arguments mined from texts and dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th European Conference on Symbolic and Quantitative Approaches with Uncertainty (ECSQARU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Compiègne, France. pp.60-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20807-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undercutting in argumentation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nouioua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management (SUM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Quebec, Canada. pp. 267-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation-based Ranking Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems (IFAAMAS), May 2015, Istanbul, Turkey. pp.1511-1519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguing about trust in information sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Demolombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France. pp.541-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A formal characterization of the outcomes of rule-based argumentation systems (SUM 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Scalable Uncertainty Management (SUM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Washington, United States. pp. 78-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40381-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranking-based semantics for argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Scalable Uncertainty Management (SUM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Washington, DC, United States. pp.134-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An axiomatic approach for persuasion dialogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Washington, United States. pp.618-625, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2013.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiuser Museum Interactives for Shared Cultural Experiences: an Agent Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Yee-King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Confalonieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave de Jonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katina Hazelden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.917--924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experience-Based BDI Logic: Motivating Shared Experiences and Intentionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardine Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Inverno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society (IECON 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vienna, Austria. pp.6654-6659, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal concept view of argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Utrecht, Netherlands. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-39091-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Stable semantics in logic-based argumentation systems</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The outcomes of logic-based argumentation systems under preferred semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Scalable Uncertainty Management (SUM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.58--71, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_5⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.72--84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiences, a forgotten component of epistemic states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc d'Inverno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardine Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference on Agreement Technologies (AT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.220-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting argumentation in light of squares of oppositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Workshop on Computational Models of Natural Argument (CMNA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.1--10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Community Browsing for Shared Experiences: The WeBrowse System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Yee-King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Confalonieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave de Jonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardine Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katina Hazelden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference on Agreement Technologies (AT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.201-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharing online cultural experiences: An argument-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Confalonieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave de Jonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc d'Inverno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katina Hazelden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Modeling Decisions for Artificial Intelligence (MDAI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Gerona, Spain. pp.282-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34620-0_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of argumentation for multiple decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.480--489, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-31724-8_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Square of oppositions and hexagons in argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress on the Square of Opposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Beirut, Lebanon. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Logic of Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
-              </w:r>
-[...326 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Scalable Uncertainty Management (SUM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.72--84, </w:t>
+              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.558--565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentation abstraite et concepts formels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_6⟩</w:t>
-[...92 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carles Sierra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Agreement Technologies (AT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.220-230</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Compiegne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguing by analogy – Towards a formal view: A preliminary discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ouannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Workshop on Similarity and Analogy-based Methods in AI (SAMAI 2012) co-located with ECAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.65-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five weaknesses of ASPIC+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.122--131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31718-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WeCurate: Designing for synchronised browsing and social negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Confalonieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave de Jonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc d'Inverno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katina Hazelden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Agreement Technologies (AT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.168-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postulates for logic-based argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECAI workshop on Weighted Logics for AI (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.1--9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stable semantics in logic-based argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Scalable Uncertainty Management (SUM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.558--565, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_43⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.58--71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying the core of logic-based argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boca Raton, Florida, United States. pp.633--636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2011.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABA: Argumentation Based Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Kakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Kern-Isberner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Similarity and Analogy-based Methods in AI (SAMAI 2012) co-located with ECAI 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tapei, Taiwan. pp.9--27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33152-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two roles of preferences in argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31718-7_13⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Belfast, Northern, Ireland. pp.86--97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22152-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing Argumention in Opinion Analysis: Language and Reasoning Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agreement Technologies (AT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.168-179</w:t>
+              <w:t xml:space="preserve">Proceedings of the Workshop on Sentiment Analysis where AI meets Psychology (SAAIP) @ IJCNLP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Chiang Mai, Thailand. pp.28--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basic equivalence of logic-based argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI workshop on Weighted Logics for AI (2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2011, Boca Raton, Florida, United States. pp.613--620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2011.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation Frameworks as Constraint Satisfaction Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Scalable Uncertainty Management (SUM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Dayton, United States. pp.110 - 122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23963-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...536 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal analysis of the outcomes of argumentation-based negotiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tapei, Taiwan. pp.1237--1238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the equivalence of logic-based argumentation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Scalable Uncertainty Management (SUM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dayton, OH, United States. pp.123--136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23963-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving risk analysis in procedures via text analysis and reasoning: a road-map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Forum on Industrial Safety (IFIS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour une Culture de Sécurité Industrielle (ICSI); Fondation pour une Culture de Sécurité Industrielle (FonCSI); Fondazione Politecnico di Milano, Jul 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the role of preferences in argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Arras, France. pp.219--222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2010.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalizing stable semantics by preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Computational Models of Argument (COMMA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Desenzano del Garda, Brescia, Italy. pp.39--50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handling inconsistency with preference-based argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Scalable Uncertainty Management (SUM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.56--69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15951-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Unified Model of Preference-Based Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Symposium on Foundations of Information and Knowledge Systems (FolKS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Sofia, Bulgaria. pp.326-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11829-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00538789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a unified model of preference-based argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoIKS 2010 - 6th International Symposium on Foundations of Information and Knowledge Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Sofia, Bulgaria. pp.326-344, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-11829-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...347 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A formal analysis of logic-based argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Scalable Uncertainty Management (SUM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.56--69, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15951-0_11⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.42--55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15951-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending Argumentation to make good Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computational Models of Argument (COMMA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Algorithmic Decision Theory (ADT 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.225--236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04428-1_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnard</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An axiomatic account of preference-based argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Scalable Uncertainty Management (SUM 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5èmes Journées francophones sur les Modèles Formels de l'Interaction (MFI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lannion, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraire le noyau d'un dialogue de persuasion pour évaluer sa qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Journées francophones sur les Modèles Formels d'Interactions (MFI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.3--14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repairing Preference-Based Argumentation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Joint Conference on Artificial Intelligence (IJCAI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI); The International Joint Conferences on Artificial Intelligence, Inc. (IJCAI), Jul 2009, Pasadena, California, United States. pp.365--370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Revising Argumentation-Based Decision Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vérone, Italy. pp.71--82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02906-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extracting the core of a persuasion dialog to evaluate its quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vérone, Italy. pp.59--70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridging the gap between abstract argumentation systems and logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Scalable Uncertainty Management (SUM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Washington DC, United States. pp.12--27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04388-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing the Outcomes of Argumentation-based Integrative Negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (WI-IAT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sydney, NSW, Australia. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIIAT.2008.347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution aux comparaisons formelles des modèles de préférences en argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Francophones sur les Modèles Formels de l’Interaction (MFI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00835271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical and Computational Properties of Preference-based Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (WI-IAT 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.463--467</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A general framework for argumentation-based negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Joint Conference on Artificial Intelligence (IJCAI 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Honolulu (Hawaï), United States. pp.1--17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78915-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...553 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures for persuasion dialogs: A preliminary investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational models of argument (COMMA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.13--24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguing and explaining classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Honolulu (Hawaï), United States. pp.1--17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78915-4_1⟩</w:t>
+              <w:t xml:space="preserve">, May 2007, Honolulu, HI, United States. pp.164--177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78915-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making decisions through preference-based argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.113--123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguing about potential causal relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Intelligence Artificielle Fondamentale (JIAF 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Information-Interaction-Intelligence; AFIA: Association Française pour l'Intelligence Artificielle, Jul 2007, Grenoble, France. pp.(en ligne)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical reasoning as a generalized decision making problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Journées francophones sur les modèles formels de l'interaction (MFI 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Argumentation-based Approach for Practical Reasoning (@ArgMAS 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Rahwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.74--90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75526-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Argumentation-Based Approach for Dialogue Move Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hameurlain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3d International Workshopon Argumentation in Multi-Agent Systems (ArgMAS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.128--141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75526-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Framework for Reasoning about Inconsistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkatramanan Siva Subrahmanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Joint Conference on Artificial Intelligence (IJCAI 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Hyderabad, India. pp.599--604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified and General Framework for Argumentation-based Negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2007) @ 6th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems (IFAAMAS), May 2007, Honolulu, HI, United States. pp.1--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The logical handling of threats, rewards, tips, and warnings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherche Operationnelle, deDecision et de Controle de Processus (LARODEC); Tunisian ManagementScience Society (TMSS) (Institut Superieur de Gestion Tunis, Tunisia), Oct 2007, Hammamet, Tunisia. pp.235-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Abstract Framework for Argumentation-based Negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Intelligence Artificielle Fondamentale (JIAF 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Information-Interaction-Intelligence; AFIA: Association Française pour l'Intelligence Artificielle, Jul 2007, Grenoble, France. pp.(en ligne)</w:t>
+              <w:t xml:space="preserve">Journées Francophones MODÈLES FORMELS de l'INTERACTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.5--14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalizing practical reasoning under uncertainty: An argumentation-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées francophones sur les modèles formels de l'interaction (MFI 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Silicon Valley, United States. pp.189-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAT.2007.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Computational Models for Argumentation (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Workshop on Computational Models of Natural Argument (CMNA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Hyderabad, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Argumentation Framework for Concept Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Non-Monotonic Reasoning (NMR 2006 @ KR 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clausthal University of Technology, May 2006, Lake District, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing decisions in an argumentation-based setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Non-Monotonic Reasoning (NMR 2006 @ KR 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Lake District, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An argumentation-based approach for dialogue move selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.74--90, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75526-5_5⟩</w:t>
+              <w:t xml:space="preserve">, May 2006, Hakodate, Japan. pp.128--141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75526-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Argumentation-based Framework for Designing Dialogue Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d International Workshopon Argumentation in Multi-Agent Systems (ArgMAS 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th European Conference on Artifical Intelligence (ECAI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Riva del Garda, Italy. pp.713-714</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Moraitis</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de stratégies de sélection d'offres dans un dialogue de négociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones MODÈLES FORMELS de l'INTERACTION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.5--14</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et d'Intelligence Artificielle (RFIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Reconnaissance et l'Interprétation des Formes (AFRIF); Association Française d'Intelligence Artificielle (AFIA), Jan 2006, Tours, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining qualitative decision under uncertainty by argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st Conference on Artificial Intelligence (AAAI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association for Artificial Intelligence (AAAI), Jul 2006, Boston, Massachusetts, United States. pp.219-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formal Handling of Threats and Rewards in a Negotiation Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Computational Models of Natural Argument (CMNA 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Utrecht, Netherlands. pp.88-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1082473.1082554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Formal General Setting for Dialogue Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Belabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Artificial Intelligence: Methodology, Systems, Applications (AIMSA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Varna, Bulgaria. pp.13-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11861461_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle logique pour la structure argumentative dans les textes procéduraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Aouladomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International : Discours et Document / International Symposium on Discourse and Document (ISDD 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Jun 2006, Caen, France. pp.133--139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Models for Argumentation in MAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Workshop on Non-Monotonic Reasoning (NMR 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Lake District, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards ACL semantics based on commitments and penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.235--239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Formal Framework for the Search of a Consensus Between Autonomous Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Belabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Workshop Argumentation in Multi-Agent Systems (ArgMAS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.264--278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11794578_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Formal Model for Designing Dialogue Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hameurlain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multi-Agent Systems (AAMAS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hakodate, Japan. pp.414-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1160633.1160706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Formal Argumentation-based Model for Procedural Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Aouladomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saint Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Computational Models of Natural Argument (CMNA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.37--45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Argumentation-based Approach for Practical Reasoning (@AAMAS 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Rahwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGAI: Special Interest Group on Artificial Intelligence; IFAAMAS: International Foundation for Autonomous Agents and Multiagent Systems, May 2006, Hakodate, Japan. pp.347--354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1160633.1160696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A bipolar argumentation-based decision framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.323-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Argumentation-Based Model for Reasoning About Coalition Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.217--228, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11794578_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An argumentation-based framework for designing dialogue strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.713--714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the study of negotiation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop Argumentation in Multi-Agent Systems (ArgMAS 2005)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11794578_17⟩</w:t>
+              <w:t xml:space="preserve">4th Workshop on Agent Communication (AC 2005 @ AAMAS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.150-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-68143-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Argumentation Framework for Merging Conflicting Knowledge Bases: The Prioritized Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ESQUARU 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Barcelona, Spain. pp.527-535, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11518655_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saint Dizier</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unified setting for inference and decision: An argumentation-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : Discours et Document / International Symposium on Discourse and Document (ISDD 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen, Jun 2006, Caen, France. pp.133--139</w:t>
+              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.26--33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cadre formel pour la recherche de consensus entre agents autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Belabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Non-Monotonic Reasoning (NMR 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Lake District, United Kingdom</w:t>
+              <w:t xml:space="preserve">3èmes Journées Francophones Modèles Formels de l'Interaction (MFI 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Caen, France. pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kaci</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An argumentation-based approach to multiple criteria decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et d'Intelligence Artificielle (RFIA 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Barcelona, Spain. pp.269-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11518655_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a formal model for task allocation via coalition formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Conference on Artificial Intelligence (AAAI 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th international joint conference on Autonomous agents and multiagent systems (AAMAS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGAI: Special Interest Group on Artificial Intelligence, Jul 2005, Utrecht, Netherlands. pp.1185--1186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1082473.1082685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Generation of Bipolar Goals in Argumentation-Based Negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2005)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1082473.1082554⟩</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Argumentation in Multi-Agents Systems (ArgMAS 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, New-York, United States. pp.192-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-32261-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche basée sur l'argumentation pour le raisonnement sur les buts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Artificial Intelligence: Methodology, Systems, Applications (AIMSA 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3èmes Journées Francophones sur les Modèles Formels d'Interaction (MFI 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Caen, France. pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Semantics for Agent Communication Languages based on commitments and penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Non-Monotonic Reasoning (NMR 2006 @ KR 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clausthal University of Technology, May 2006, Lake District, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Computational Logic in Multi-Agent Systems (CLIMA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, London, United Kingdom. pp.28--39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche basée sur l'argumentation pour la génération de buts bipolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Non-Monotonic Reasoning (NMR 2006 @ KR 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Lake District, United Kingdom</w:t>
+              <w:t xml:space="preserve">3èmes Journées Francophones sur les Modèles Formels de l'Interaction (MFI 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, May 2005, Caen, France. pp.13--22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nabil Hameurlain</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategical considerations for negotiating agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75526-5_8⟩</w:t>
+              <w:t xml:space="preserve">4th International Joint Conference on Autonomous Agents and Multi- Agent Systems (AAMAS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.1215-1216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1082473.1082700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nabil Hameurlain</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A general argumentation framework for inference and decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Artifical Intelligence (ECAI 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Riva del Garda, Italy. pp.713-714</w:t>
+              <w:t xml:space="preserve">5th Workshop on Computational Models of Natural Argument (CMNA 2005) collocated with IJCAI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.40--43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nabil Hameurlain</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the generation of bipolar goals in argumentation-based negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multi-Agent Systems (AAMAS 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1160633.1160706⟩</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Argumentation in Multi-Agent Systems (ArgMAS 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, New York (NY), United States. pp.192--207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-32261-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Patrick Saint Dizier</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible querying with argued answers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Serrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computational Models of Natural Argument (CMNA 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE International Conference on Fuzzy Systems (FUZZ 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Reno, Nevada, United States. pp.573-578, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2005.1452457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...194 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Axiomatic Account of Formal Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Caminada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual AAAI Conference on Artificial Intelligence (AAAI 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAAI: Association for the Advancement of Artificial Intelligence, Jul 2005, Pittsburgh, United States. pp.608--613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kaci</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Threat, reward and explanatory arguments: generation and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Argumentation in Multi-Agents Systems (ArgMAS 2004)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th European Conference on Artificial Intelligence: 4th Workshop on Computational Models of Natural Argument (CMNA 2004 @ ECAI 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the search of a consensus between autonomous agents (2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Belabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international joint conference on Autonomous agents and multiagent systems (AAMAS 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference in Advances in Intelligent Systems - Theory and Applications (AISTA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2004, Luxembourg, Luxembourg</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of an ATMS for handling conflicting desires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.26--33</w:t>
+              <w:t xml:space="preserve">9th International Conference on Principles of Knowledge Representation and Reasoning (KR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Whistler, Canada. pp.194--201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaching agreement through argumentation: A possibilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Francophones Modèles Formels de l'Interaction (MFI 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Caen, France. pp.3-12</w:t>
+              <w:t xml:space="preserve">9th International Conference on Principles of Knowledge Representation and Reasoning (KR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association for Artificial Intelligence, Jun 2004, Whistler, BC, Canada. pp.175-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using arguments for making decisions: A possibilistic logic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Conference on Uncertainty in Artificial Intelligence (UAI 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Banff, Canada. pp.10-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kaci</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche de consensus entre des agents : une approche possibiliste basée sur l'argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Belabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Agent Communication (AC 2005 @ AAMAS 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications (LFA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.339-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kaci</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle de négociation basé sur la logique possibiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ESQUARU 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3èmes Journées Nationales sur les Modèles de Raisonnement (JNMR 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - GDR I3 = Groupement de recherche " Information-Interaction-Intelligence", Nov 2003, Paris, France. pp.989-997</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Souhila Kaci</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the bipolarity in argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Francophones sur les Modèles Formels d'Interaction (MFI 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Caen, France. pp.13</w:t>
+              <w:t xml:space="preserve">10th workshop on Non-Monotonic Reasoning (NMR 2004), Uncertainty Frameworks subworkshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Towards argumentation-based decision making: A possibilistic logic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Computational Logic in Multi-Agent Systems (CLIMA 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, London, United Kingdom. pp.28--39</w:t>
+              <w:t xml:space="preserve">16th European Conference on Artificial Intelligence: Workshop on Multi-Agent Markov Decision Processes - Theories and Models (MAMDP 2004 @ ECAI 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...470 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and evaluation of different types of arguments in negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Non-Monotonic Reasoning (NMR 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the formal outcomes of formal inter-agent dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wooldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Artificial Intelligence: 4th Workshop on Computational Models of Natural Argument (CMNA 2004 @ ECAI 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International joint conference on Autonomous agents and multiagent systems (AAMAS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. pp.616--623, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/860575.860674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...484 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle de négociation basé sur la logique possibiliste : Etude de différentes stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Nationales sur les Modèles de Raisonnement (JNMR 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS - GDR I3 = Groupement de recherche " Information-Interaction-Intelligence", Nov 2003, Paris, France. pp.989-997</w:t>
+              <w:t xml:space="preserve">, Nov 2003, Paris, France. pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A possibilistic logic modeling of autonomous agents negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th workshop on Non-Monotonic Reasoning (NMR 2004), Uncertainty Frameworks subworkshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Portuguese Conference on Artificial Intelligence (EPIA 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Tento, Italy. pp.105--112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-24580-3_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A formal framework for handling conflicting desires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Artificial Intelligence: Workshop on Multi-Agent Markov Decision Processes - Theories and Models (MAMDP 2004 @ ECAI 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Aalborg, Denmark. pp.552--563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45062-7_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des intentions d'agent à partir de ses désirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes Journées Francophones sur les Modèles Formels de l'Interaction (MFI 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Lille, France. pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An argumentation framework for merging conflicting knowledge bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Nationales sur les Modèles de Raisonnement (JNMR 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Cosenza, Italy. pp.27--37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45757-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An argumentation-based semantics for agent communication languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International joint conference on Autonomous agents and multiagent systems (AAMAS 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th European Conference on Artificial Intelligence (ECAI 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Coordination Committee on Artificial Intelligence, Jul 2002, Lyon, France. pp.38--42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling dialogues using argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Portuguese Conference on Artificial Intelligence (EPIA 2003)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-24580-3_42⟩</w:t>
+              <w:t xml:space="preserve">International Conference on MultiAgent Systems (ICMAS 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Boston, United States. pp.31-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMAS.2000.858428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...88 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An analysis of formal inter-agent dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wooldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international joint conference on Autonomous agents and multiagent systems (AAMAS 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGAI: Special Interest Group on Artificial Intelligence, Jul 2002, Bologne, Italy. pp.394--401, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/544741.544835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguments, dialogue, and negotiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2002)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Conference on Artificial IntelligenceAugust (ECAI 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Berlin, Germany. pp.338--342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent dialogues with conflicting preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Intelligent Agents (ATAL 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Seattle, WA, United States. pp.190--205, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45448-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguments and Contextual Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Artificial IntelligenceAugust (ECAI 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Berlin, Germany. pp.338--342</w:t>
+              <w:t xml:space="preserve">3rd ECAI Workshop on Computational Dialectics: "Models of Argumentation, Negotiation and Decision Making" (CD 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle de raisonnement basé sur la production d'arguments acceptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF : Association Française pour la Reconnaissance et l'Interprétation des Formes; AFIA : Association française pour l'intelligence artificielle, Feb 2000, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Argumentation Framework based on contextual Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329685v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Simon Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Formal and Applied Practical Reasoning (FAPR 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, London, United Kingdom. pp.59--67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An argumentation framework for merging conflicting knowledge bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd ECAI Workshop "Computational Dialectics: Models of Argumentation, Negotiation and Decision Making" (CD 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un système de dialogue basé sur l'argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF; AFIA, Feb 2000, Paris, France. pp.579-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of reasoning based on the production of acceptable arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Workshop on Non-Monotonic Reasoning (NMR 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Breckenridge-Colorado, United States. pp.1--17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the cooperative behavior of an argumentation based dialogue system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Cooperative Models Based on Argumentation in Problem Solving" of the 4th International Conference on the Design of Cooperative Systems (COOP 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of reasoning based on argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th African Conference on Research in Computer Science (CARI 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...586 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating preference orderings into argument-based reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Joint Conference on Qualitative and Quantitative Practical Reasoning (ECSQARU-FAPR 1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Bad Honnef, Germany. pp.159-170, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BFb0035620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14977,5327 +15711,4681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil des communications de la Journée Argumentation et Explicabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Mailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Argumentation et Explicabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 3rd International Workshop on Knowledge and Reasoning for Answering Questions (KRAQ'07) held at IJCAI 2007, Hyderabad, India, 06/01/2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saint Dizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AAAI Press, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315674v1</w:t>
-              </w:r>
-[...644 lines deleted...]
-                <w:t xml:space="preserve">hal-04329690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining black-box classifiers: Properties and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 155 : special issue SI: Extended papers from the Sixteenth European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2021), pp.40-65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2023.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2023.01.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03967209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Argument Strength in Attack Graphs: Foundations and Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Doder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 302, pp.103607. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2021.103607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2021.103607⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03321482v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal characterization of the outcomes of rule-based argumentation systems (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61, pp.543-588. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-018-1227-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-018-1227-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02325953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Arguments in Weighted Bipolar Graphs 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ben-Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99, pp.39-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2018.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2018.05.004⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02325836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foundations for a Logic of Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An argumentation system for defeasible reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nouioua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering Multiuser Museum Interactives for Shared Cultural Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Confalonieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Yee-King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katina Hazelden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc d'Inverno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave de Jonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 46 (A), pp. 180-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2015.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich preference-based argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 55 (n° 2), pp. 585-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postulates for logic-based argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 55 (n° 9), pp. 2028-2048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An argumentation-based approach for reasoning about trust in information sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argument and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2-3), pp.191-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19462166.2014.881417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivalence in Logic-Based Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hunter</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, vol. 24 (n° 3), pp. 181-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11663081.2014.959332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentation frameworks as Constraint Satisfaction Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Devred</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2015.08.013⟩</w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.131--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-013-9343-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Robert Demolombe</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logical limits of abstract argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argument and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19462166.2014.881417⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 23 (n° 3), pp. 229-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11663081.2013.830381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A formal analysis of the role of argumentation in negotiation dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5: Special Issue on Argumentation in Agreement Technologies), pp.957--978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exr037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revising option status in argument-based decision systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (5), pp.1019--1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exq057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can AI models capture natural language argumentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jcini.2012070102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the quality of persuasion dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Logic, Grammar and Rhetoric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (36: Special issue "Argument and Computation"), pp.69-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generating possible intentions with constrained argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, vol. 55 (n° 2), pp. 585-606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.10.010⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 52 (9), pp.1363-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2011.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach for preference-based argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (2), pp.149--183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-011-9271-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Arguments for Making and Explaining Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 173 (3-4/March 2009), pp.413-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2008.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents that argue and explain classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (2), pp.187-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10458-007-9025-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On bipolarity in argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (10), pp.1062-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/int.20307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new semantics for ACL based on commitments and penalties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (3), pp.286-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/int.20267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An argumentation framework for merging conflicting knowledge bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, vol. 55 (n° 9), pp. 2028-2048. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2013.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2007, Special issue: 8th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2005), 45 (2), pp.321-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2006.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00191102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the evaluation of argumentation formalisms (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Caminada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11663081.2014.959332⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 171 (5/6), pp.286--310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2007.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Caroline Devred</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handling threats, rewards and explanatory arguments in a unified setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hybrid Intelligent Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (12), pp.1195-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/int.20109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties and complexity of some formal inter-agent dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wooldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (3), pp.347--376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dialogue game protocol for agent purchase negotiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcburney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogier van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7 (3), pp.235--273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1024787301515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring from inconsistency in preference-based argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (2), pp.125--169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021603608656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dialogues entre agents avec des préférences conflictuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Numéro spécial, pp.157--178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reasoning model based on the production of acceptable arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 69, pp.131--148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-013-9343-0⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 34 (1/3), pp.197--215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1014490210693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentation and Inconsistency-Tolerant Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chatalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.415-440, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On argumentation-based paraconsistent logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christoph, Beierle; Gerhard, Brewka; Matthias, Thimm. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Computational Models of Rationality. Essays Dedicated to Gabriele Kern-Isberner on the occasion of her 60th birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">College Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.377--391, 2016, 978-1848901988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes multi-agents: négociation, persuasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Panorama de l'Intelligence Artificielle (3 vol.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (Chapter 17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès, Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273--296, 2014, Représentation des connaissances et formalisation des raisonnements, 978-2364930414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentation et raisonnement en présence de contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chatalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Panorama de l'intelligence artificielle : Ses bases méthodologiques, ses développements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (Chapter 10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès, Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Représentation des connaissances et formalisation des raisonnements, 978-2364930414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentation for Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simari, Guillermo; Rahwan, Iyad. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Logic, Grammar and Rhetoric</w:t>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+              <w:t xml:space="preserve">Argumentation in AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapter 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301--320, 2009, 978-0-387-98196-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-98197-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Constrained Argumentation System for Practical Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iyad Rahwan; Pavlos Moraitis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Argumentation in Multi-Agent Systems : Fifth International Workshop, ArgMAS 2008, Estoril, Portugal, May 12, 2008, Revised Selected and Invited Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-56, 2009, Lecture Notes in Artificial Intelligence, 978-3-642-00206-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00207-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing decisions on the basis of a bipolar typology of arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Della Riccia, Giacomo; Dubois, Didier; Kruse, Rudolf; Lenz, Hans Joachim. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+              <w:t xml:space="preserve">Preferences and similarities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-264, 2008, CISM International Centre for Mechanical Sciences: Courses and Lectures (Series ISSN 0254-1971), 978-3-211-85431-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making decisions from weighted arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riccia, Giamcomo Della; Dubois, Didier; Kruse, Rodolph; Lenz, Hanz-Joachim. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...505 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+              <w:t xml:space="preserve">Decision Theory and Multi-Agent Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1--14, 2006, CISM International Centre for Mechanical Sciences book series (CISM), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-211-38167-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...608 lines deleted...]
-                <w:t xml:space="preserve">hal-04329677v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cepadues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782364938502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A general framework for reasoning on inconsistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vanina Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkatramanan Siva Subrahmanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, SpringerBriefs in Computer Science (BRIEFSCOMPUTER), 978-1-4614-6749-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-6750-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Black-box Classification Models with Arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Principles of Knowledge Representation and Reasoning (KR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156836v1</w:t>
-              </w:r>
-[...1230 lines deleted...]
-                <w:t xml:space="preserve">hal-04305183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Abstract Framework for Argumentation-based Negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Moraïtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId426"/>
+      <w:footerReference w:type="default" r:id="rId427"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20444,51 +20532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05517378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hanocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04587-4_5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2025/4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbaoui Salim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210428v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Trenquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04096981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210432v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beuselinck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45608-4_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04096982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03702681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/90" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03453428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03275262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29765-7_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/874" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279358v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/720" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_15" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hunter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.28" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouioua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276557v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7_6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Demolombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.97" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Yee-King" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave de Jonge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Hazelden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sierra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardine Osman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Inverno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700233" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_50" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34620-0_26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_43" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ouannani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devred" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_10" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.97" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305196v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costedoat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kakas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Kern-Isberner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.100" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305195v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11829-6_21" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GGVSHK2W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.38" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KS06LL9F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835271v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Dimopoulos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Mora&#239;tis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.347" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313454v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313452v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04388-8_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QS0C57D6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315669v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313460v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315672v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatramanan Siva Subrahmanian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315673v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187521v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Rahwan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75526-5_5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F7TK7TKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hameurlain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75526-5_8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315676v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2007.15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315677v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11794578_14" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3QPM0JT0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315685v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361594v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Belabbes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11794578_17" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J71HX43G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323099v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Aouladomar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184550v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361593v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082554" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361584v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361582v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408555v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160633.1160706" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323100v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315681v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160633.1160696" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323105v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caminada" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32261-0_13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QMGNH186-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323102v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082685" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323109v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367395v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367391v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11518655_24" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397438v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68143-4_11" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016047v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11518655_45" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016049v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323108v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323103v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397434v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082700" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323110v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serrut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452457" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323111v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370927v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369701v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369715v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534098v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323115v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Parsons" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wooldridge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/860575.860674" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24580-3_42" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S3QGN0XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_45" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z9NDXRFX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329684v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parsons" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544741.544835" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329683v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45757-7_3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0X61L8CS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329680v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAS.2000.858428" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45448-9_14" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7F5X7M61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329685v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329695v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329692v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329693v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329697v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329688v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329694v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039635v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0035620" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TSRMGQRW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315674v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05363836v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039376v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193124v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301298v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881342v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329678v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329690v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03967209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.01.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321482v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2021.103607" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325953v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-018-1227-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325836v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.05.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325979v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325968v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592023v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.08.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465161v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19462166.2014.881417" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.10.010" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123709v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.10.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123719v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2014.959332" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305182v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9343-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5944JQXV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2013.830381" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305185v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exq057" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305186v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exr037" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346980v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2012070102" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324538v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875295v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.07.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305199v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-011-9271-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353593v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2008.11.006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324631v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20267" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875332v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Livet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20307" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033449v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-007-9025-6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191102v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2006.06.014" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315675v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.02.003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DT1735V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367392v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20109" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323114v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323113v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcburney" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogier van Eijk" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024787301515" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K016365P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329679v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021603608656" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41QW2NF0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329682v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329677v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014490210693" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7G9NBSN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156836v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651115v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_13" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_13" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159063v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00029" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528819v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770580v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/783-representation-des-connaissances-et-formalisation-des-raisonnements-volume-1serie-panorama-de-l-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313451v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-0-387-98197-0_15" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-98197-0_15" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198296v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-00207-6_3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00207-6_3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356860v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783211854310" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361580v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-211-38167-8_1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-211-38167-8_1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C562135C60701B5B7BE19C3EE48FD39C2C010A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305183v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Martinez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Molinaro" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4614-6750-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6750-2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187499v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05602455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hanocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05363836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devred" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05517378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2025/4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04587-4_5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbaoui Salim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Trenquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04096981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Doder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/354" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210432v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Beuselinck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45608-4_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04210428v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Zehraoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04096982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2023/346" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03702681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/90" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03453428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00126" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03275262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/874" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29765-7_1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/208" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279358v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonzon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delobelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61581-3_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hunter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20807-7_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouioua" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Demolombe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147295v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.97" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Yee-King" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave de Jonge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katina Hazelden" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Sierra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardine Osman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Inverno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700233" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344973v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344975v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34620-0_26" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_50" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_43" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344978v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ouannani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31718-7_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.100" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kakas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Kern-Isberner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Moraitis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33152-7_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22152-1_8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Costedoat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2011.97" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305192v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198308v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.38" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313449v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313447v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11829-6_21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GGVSHK2W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15951-0_10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KS06LL9F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Dimopoulos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Mora&#239;tis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_20" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313454v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02906-6_8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313453v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313458v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04388-8_3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.347" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835271v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QS0C57D6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78915-4_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315670v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358857v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187521v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315679v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Rahwan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75526-5_5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F7TK7TKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hameurlain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75526-5_8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315672v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatramanan Siva Subrahmanian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358856v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315676v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358860v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2007.15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315677v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361582v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315683v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408555v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kaci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364234v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361593v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082554" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361584v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Belabbes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323099v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Aouladomar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323101v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361594v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11794578_17" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J71HX43G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160633.1160706" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323100v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315681v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160633.1160696" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361581v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323098v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11794578_14" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3QPM0JT0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397438v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68143-4_11" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11518655_45" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323109v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367395v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11518655_24" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323102v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082685" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018842v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32261-0_13" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QMGNH186-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016049v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323108v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323103v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397434v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082700" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323106v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323110v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364237v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serrut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2005.1452457" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323105v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caminada" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323111v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369710v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369712v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370930v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369701v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198386v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369708v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323115v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Parsons" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wooldridge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/860575.860674" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373377v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24580-3_42" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S3QGN0XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323116v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_45" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z9NDXRFX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534098v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329683v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parsons" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45757-7_3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0X61L8CS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329680v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329691v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAS.2000.858428" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329684v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544741.544835" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329685v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45448-9_14" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7F5X7M61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329693v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329689v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329692v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329697v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329688v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329694v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329696v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329695v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039635v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0035620" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TSRMGQRW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Mailly" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315674v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03967209v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.01.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321482v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2021.103607" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325953v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-018-1227-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.05.004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325968v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325979v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592023v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.08.013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123723v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.10.010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123709v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.10.004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465161v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19462166.2014.881417" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123719v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2014.959332" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305182v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9343-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5944JQXV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124391v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2013.830381" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exr037" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305185v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exq057" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346980v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2012070102" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324538v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875295v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.07.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305199v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-011-9271-9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353593v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2008.11.006" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033449v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-007-9025-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875332v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Livet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20307" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324631v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20267" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191102v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2006.06.014" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315675v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.02.003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DT1735V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367392v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.20109" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323114v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323113v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcburney" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogier van Eijk" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024787301515" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K016365P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329679v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021603608656" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41QW2NF0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329682v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329677v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014490210693" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7G9NBSN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651115v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chatalic" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_13" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_13" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159063v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00029" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528819v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770580v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/783-representation-des-connaissances-et-formalisation-des-raisonnements-volume-1serie-panorama-de-l-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313451v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-0-387-98197-0_15" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-98197-0_15" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198296v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-00207-6_3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00207-6_3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356860v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783211854310" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361580v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-211-38167-8_1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-211-38167-8_1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C562135C60701B5B7BE19C3EE48FD39C2C010A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305183v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Martinez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Molinaro" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4614-6750-2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6750-2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156836v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187499v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>