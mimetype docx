--- v1 (2026-03-26)
+++ v2 (2026-04-26)
@@ -316,1336 +316,1440 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01561149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologization and transformation of work at the meso and micro levels of transition: findings from two territorial food projects in France</w:t>
+                <w:t xml:space="preserve">Challenges of work in agriculture: a gender-informed analysis through the narratives of new entrants into organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">Emna Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boccara</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578252⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113, pp.103936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2026.103936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331924v1</w:t>
+                <w:t xml:space="preserve">hal-05568308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the territorial dimensions of work through a comparative study of waste recovery facilities in France and Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecologization and transformation of work at the meso and micro levels of transition: findings from two territorial food projects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Boudra</w:t>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Souza</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaële Le Bouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-220362⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311957v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis sistémico de la actividad y las finalidades del trabajo en los sectores pesquero y agrícola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+                <w:t xml:space="preserve">Tabatha Thiebaud-Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillet Guillet Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/120d0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à perdre du temps : l’exemple d’espaces de discussion sur l’activité de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the territorial dimensions of work through a comparative study of waste recovery facilities in France and Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinthia Varella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco de Paula Antunes Lima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.01.003⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77 (1), pp.377-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-220362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000815v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire une méthode de prélèvement de surface pour les médicaments anticancéreux : vers de nouveaux apprentissages pour la prévention des expositions à des produits chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Swierczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.8703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cultural-historical development of occupational accidents and diseases prevention in France: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159, pp.106016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retisser les liens entre le travail et la prévention. Un éclairage à partir de l’exemple des aides à domicile salariés de particuliers employeurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Apprendre à perdre du temps : l’exemple d’espaces de discussion sur l’activité de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gasté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piérelle Boursaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Flessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rac.25258⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (141), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670696v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tri des déchets ménagers. Inégalités de genre et santé au travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Retisser les liens entre le travail et la prévention. Un éclairage à partir de l’exemple des aides à domicile salariés de particuliers employeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.25258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.043.0067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02546654v1</w:t>
+                <w:t xml:space="preserve">hal-03670696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte le territoire dans la prévention des risques professionnels. Le cas du travail de tri des emballages ménagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le tri des déchets ménagers. Inégalités de genre et santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.822.0099⟩</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (1), pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.043.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095262v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques collectives entre employeurs âgés et salariés aidants : une coconstruction du bien vieillir au domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (2), pp.141-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/trav.042.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité humaine, espace et territoire. Éléments de réflexion à partir d’une analyse systémique et multiscalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.69-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02881551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prendre en compte le territoire dans la prévention des risques professionnels. Le cas du travail de tri des emballages ménagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82 (2), pp.99-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.822.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intégrer la prévention des risques professionnels dans le projet national d’extension des consignes de tri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 250, pp.72-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1655,146 +1759,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ergonomie au prisme du développement durable : accompagner les transitions des organisations et les transformations de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20-2, pp.1-12, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.8789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1804,551 +1908,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenabilité du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-E. Bobillier-Chaumont, E. Brangier &amp; G. Valléry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations : 120 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.565-568, 2024, 9782100869558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des valeurs au cours de l'intervention ergonomique pour soutenir la transition vers un développement durable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Designing Sustainable 'Plastic' Work Systems. A Resource for Work-related Prevention in France's Waste Management and Recycling Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Arnoud Justine, Barcellini Flore, Cerf Marianne, Perez Toralla Maria-Sol. </w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy A. Boy; Edwige Quillerou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risk-taking, Prevention and Design: a Cross-Fertilization Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Taylor &amp; Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9781003221609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003221609-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353916v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Sustainable 'Plastic' Work Systems. A Resource for Work-related Prevention in France's Waste Management and Recycling Sector</w:t>
+                <w:t xml:space="preserve">Le travail des valeurs au cours de l'intervention ergonomique pour soutenir la transition vers un développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Guy A. Boy; Edwige Quillerou. </w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnoud Justine, Barcellini Flore, Cerf Marianne, Perez Toralla Maria-Sol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk-taking, Prevention and Design: a Cross-Fertilization Approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.185-197, 2022, 978-2-36630-129-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096134v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacer les frontières disciplinaires pour intervenir sur le travail humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Bernard, Claire Edey-Gamassou, Arnaud Mias et Emmanuel Renault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interdisciplinarité au travail. Du travail interdisciplinaire à la transformation du travail.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris Nanterre; Presses Universitaires de Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-143, 2020, 9782840163459. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.19670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Territorial Anchorage of Waste Sorting Activities and Its Organization for Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bagnara S., Tartaglia R., Albolino S., Alexander T., Fujita Y. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association. Advances in Intelligent Systems and Computing.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 825, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.923-931, 2019, Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018), 978-3-319-96068-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96068-5_100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2358,200 +2462,200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler au domicile de particuliers employeurs âgés. Enjeux et orientations pour développer une prévention des risques au domicile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mercieca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de l’étude ergonomique dans les centres de tri des déchets d’emballages ménagers. Diagnostic des effets sur le travail des opérateurs de tri de l’extension des consignes de tri des produits plastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delecroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut National de Recherche et de Sécurité (INRS); Université Lyon 2 Lumière. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2561,3011 +2665,3106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les tapis de tri, de nombreux précaires au charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Abou El Khair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prévention des risques au domicile » : 3 questions à Leïla Boudra, Docteure en ergonomie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujets capables et développement : ancrages et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contributions de l’ergonomie dans les dynamiques de projet territorial pour une alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cathy Toupin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e congrès de la Société d'ergonomie de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nanterre, France. pp.808-816</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d’Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149203v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergotoxicology and cultural-historical activity theory dialogue: a methodological hybridization to codesign intervention for risks prevention to anticancer drugs with workers and managers</w:t>
+                <w:t xml:space="preserve">Sujets capables et développement : ancrages et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Canal-Raffin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Gouédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference (ODAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">58e congrès de la Société d'ergonomie de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nanterre, France. pp.808-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771306v1</w:t>
+                <w:t xml:space="preserve">hal-05149203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics for sustainable development: issues, models and practices from the historical analysis of the ARPEGE's French commitee Design for Sustainable Development</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ergotoxicology and cultural-historical activity theory dialogue: a methodological hybridization to codesign intervention for risks prevention to anticancer drugs with workers and managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Swierczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Canal-Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference (ODAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3673805.3673823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04771286v1</w:t>
+                <w:t xml:space="preserve">hal-04771306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire de l’université : espace d’innovations pour le développement durable ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+                <w:t xml:space="preserve">Ergonomics for sustainable development: issues, models and practices from the historical analysis of the ARPEGE's French commitee Design for Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Vers une écologisation de l’ESR ? »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3673805.3673823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771314v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer son travail en France et au Brésil dans des interventions formatives : apprentissages expansifs et agentivité dans l’éducation et à l’hôpital</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le territoire de l’université : espace d’innovations pour le développement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EITA, Aug 2022, João Pessoa, Brésil</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Vers une écologisation de l’ESR ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo 1 point 5, Jun 2024, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103344v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formative intervention for safety: challenging methods from Cultural Historical Activity Theory (CHAT)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leïla Boudra</w:t>
+                <w:t xml:space="preserve">Transformer son travail en France et au Brésil dans des interventions formatives : apprentissages expansifs et agentivité dans l’éducation et à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Garrigou</w:t>
+                <w:t xml:space="preserve">I. Barbosa Betty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bezerra Gemma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ldeberto Muniz de Almeidai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference of Working on Safety (WOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Algarve, Portugal</w:t>
+              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EITA, Aug 2022, João Pessoa, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089284v1</w:t>
+                <w:t xml:space="preserve">hal-04103344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formative intervention and collaborative development in accident prevention research activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Formative intervention for safety: challenging methods from Cultural Historical Activity Theory (CHAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemos</w:t>
+                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">11th international conference of Working on Safety (WOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089322v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir la coordination d’acteurs de mondes professionnels hétérogènes pour engager des transformations systémiques dans la gestion territorialisée des déchets ménagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Territorial Dimensions of Solid Waste Management Systems: a global-local dialectic for sustainable work systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Paula Antunes Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.48-53</w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249489v1</w:t>
+                <w:t xml:space="preserve">halshs-03145321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux du territoire pour la méthodologie d’intervention au prisme du développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quelle ergonomie au prisme du développement durable ? Réflexions sur des contributions possibles et souhaitables à partir de 3 recherches actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.716-721</w:t>
+              <w:t xml:space="preserve">4e édition de la journée d’étude « Ergonomie et développement durable » du master de l’Université Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaëtan Bourmaud; Marie Philémon, Mar 2021, Saint-Denis (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705513v1</w:t>
+                <w:t xml:space="preserve">hal-03208604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Dimensions of Solid Waste Management Systems: a global-local dialectic for sustainable work systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire des approches multi-scalaires du temps, de l’espace et de l’organisation pour aborder les transitions vers un développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Boudra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03145321v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle ergonomie au prisme du développement durable ? Réflexions sur des contributions possibles et souhaitables à partir de 3 recherches actuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ergonomic intervention and formative intervention for prevention: two-way dialogue between two systemic interventionist frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e édition de la journée d’étude « Ergonomie et développement durable » du master de l’Université Paris 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaëtan Bourmaud; Marie Philémon, Mar 2021, Saint-Denis (en ligne), France</w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208604v1</w:t>
+                <w:t xml:space="preserve">halshs-03145315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des approches multi-scalaires du temps, de l’espace et de l’organisation pour aborder les transitions vers un développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Déplacer les frontières disciplinaires pour prendre en compte le territoire en prévention des risques professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.15-17</w:t>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp. 696-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249517v1</w:t>
+                <w:t xml:space="preserve">hal-03181333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomic intervention and formative intervention for prevention: two-way dialogue between two systemic interventionist frameworks</w:t>
+                <w:t xml:space="preserve">Du développement durable au développement des individus, des collectifs et des organisations : activité, usages et valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.312-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03145315v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplacer les frontières disciplinaires pour prendre en compte le territoire en prévention des risques professionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Formative intervention and collaborative development in accident prevention research activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp. 696-701</w:t>
+              <w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181333v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du développement durable au développement des individus, des collectifs et des organisations : activité, usages et valeurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Enjeux du territoire pour la méthodologie d’intervention au prisme du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.312-316</w:t>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France. pp.716-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181324v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Université : un territoire de développement durable ? Contribution introductive à la 3e édition de la journée d'étude « Ergonomie et développement durable » du master de Paris 8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Soutenir la coordination d’acteurs de mondes professionnels hétérogènes pour engager des transformations systémiques dans la gestion territorialisée des déchets ménagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e édition de la journée d'étude « Ergonomie et développement durable » du master de Paris 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leïla Boudra; Gaëtan Bourmaud; Marie Philémon, Mar 2020, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208674v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abeille, emblème du développement durable ? Une contribution sous forme de prolégomènes à la 2 e édition de la journée « Ergonomie et développement durable » du master de l'Université Paris 8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L'Université : un territoire de développement durable ? Contribution introductive à la 3e édition de la journée d'étude « Ergonomie et développement durable » du master de Paris 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e édition de la journée « Ergonomie et développement durable » du master de l'Université Paris 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leïla Boudra; Gaëtan Bourmaud; Marie Philémon, Mar 2019, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">3e édition de la journée d'étude « Ergonomie et développement durable » du master de Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leïla Boudra; Gaëtan Bourmaud; Marie Philémon, Mar 2020, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208684v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ergonomie au prisme du développement durable : valeurs, éthique et enjeux pour la formation et la pratique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L'abeille, emblème du développement durable ? Une contribution sous forme de prolégomènes à la 2 e édition de la journée « Ergonomie et développement durable » du master de l'Université Paris 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">2e édition de la journée « Ergonomie et développement durable » du master de l'Université Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leïla Boudra; Gaëtan Bourmaud; Marie Philémon, Mar 2019, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096171v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler en emploi direct auprès d’une personne âgée : interrogations sur les frontières temporelles et symboliques de la relation d’emploi.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’ergonomie au prisme du développement durable : valeurs, éthique et enjeux pour la formation et la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « Dé-libérer le travail »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS GESTES, Nov 2019, Saint-Denis (93), France</w:t>
+              <w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771363v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement durable : un enjeu pour l'ergonomie ? Ouverture de la 1ère édition de la journée d'étude « Ergonomie et développement durable » du master d’ergonomie de Paris 8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Travailler en emploi direct auprès d’une personne âgée : interrogations sur les frontières temporelles et symboliques de la relation d’emploi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mercieca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère édition de la journée d'étude « Ergonomie et développement durable » du master d’ergonomie de Paris 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leïla Boudra; Gaëtan Bourmaud, Mar 2018, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">colloque international « Dé-libérer le travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS GESTES, Nov 2019, Saint-Denis (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527134v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l'ancrage territorial des activités de tri des déchets d'emballages ménagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le développement durable : un enjeu pour l'ergonomie ? Ouverture de la 1ère édition de la journée d'étude « Ergonomie et développement durable » du master d’ergonomie de Paris 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Congrès de la SELF - Présent et Futur de l’Ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1ère édition de la journée d'étude « Ergonomie et développement durable » du master d’ergonomie de Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leïla Boudra; Gaëtan Bourmaud, Mar 2018, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956075v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser une approche développementale dans l'intervention ergonomique. Réflexions sur la démarche d'action et la posture de l'intervenant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Réflexions sur l'ancrage territorial des activités de tri des déchets d'emballages ménagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la Société Internationale d'Ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">52ème Congrès de la SELF - Présent et Futur de l’Ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619876v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplacer les frontières disciplinaires pour intervenir sur le travail humain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mobiliser une approche développementale dans l'intervention ergonomique. Réflexions sur la démarche d'action et la posture de l'intervenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Le travail comme objet interdisciplinaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIM Gestes, Oct 2016, Nanterre, France</w:t>
+              <w:t xml:space="preserve">3ème congrès de la Société Internationale d'Ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148718v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention dans le green business à l'échelle des proximités territoriales. Une question de performance globale pour les centres de tri des déchets d’emballages ménagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Déplacer les frontières disciplinaires pour intervenir sur le travail humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème congrès de la SELF. Articulation performance et santé dans l’évolution des systèmes de production : quelles actions pour l’ergonome ? quels enjeux pour l’ergonomie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Le travail comme objet interdisciplinaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIM Gestes, Oct 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956085v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the territorial dimension of work for sustainable work system. The case of waste sorting centers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La prévention dans le green business à l'échelle des proximités territoriales. Une question de performance globale pour les centres de tri des déchets d’emballages ménagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">50ème congrès de la SELF. Articulation performance et santé dans l’évolution des systèmes de production : quelles actions pour l’ergonome ? quels enjeux pour l’ergonomie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956088v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing territorial governance to prevent occupational risks in the sector of waste management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUMAN FACTORS IN ORGANIZATIONAL DESIGN AND MANAGEMENT – XI NORDIC ERGONOMICS SOCIETY ANNUAL CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels liens entre territoire et travail ? Le cas des centres de tri des déchets d’emballages ménagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Taking into account the territorial dimension of work for sustainable work system. The case of waste sorting centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Béguin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès de la SELF. Ergonomie et société : quelles attentes, quelles réponses ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Hubault et coll., Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01128650v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver la santé des opérateurs en intervenant à différents niveaux de prises de décisions. L'exemple de la filière du recyclage des déchets d'emballages ménagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quels liens entre territoire et travail ? Le cas des centres de tri des déchets d’emballages ménagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Delecroix</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Congrès de la SELF. Innovation et Travail : Sens et valeurs du changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pascal Béguin; Valérie Pueyo; Marie-France Dessaigne, Sep 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">48ème congrès de la SELF. Ergonomie et société : quelles attentes, quelles réponses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Hubault et coll., Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01122902v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préserver la santé des opérateurs en intervenant à différents niveaux de prises de décisions. L'exemple de la filière du recyclage des déchets d'emballages ménagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47ème Congrès de la SELF. Innovation et Travail : Sens et valeurs du changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Béguin; Valérie Pueyo; Marie-France Dessaigne, Sep 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01122902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand l'organisation déstructure l'équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de l’AIPTLF. Travail d’avenir et avenir du travail. Comment faire face aux nouvelles exigences professionnelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5575,147 +5774,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-solutionism and sustainable development: the activity analysis as a way of reintroducing the primacy of the “Living” over technology. Proceedings of the 22nd triennial congress of the international ergonomics association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassalle Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goutille Fabienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd triennial congress of the international ergonomics association (IEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Jeju Island (South Korea), South Korea. 39, Springer Nature Singapore, pp.324-329, 2025, Springer Series in Design and Innovation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-95-0211-0_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5783,51 +5982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A82621F1"/>
+    <w:nsid w:val="8AD1A670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6014,51 +6213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-boudra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5434-7868" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201660806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13150565769606252262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01561149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boudra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Varella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Paula Antunes Lima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-220362" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabatha Thiebaud-Rizzoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillet Guillet Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120d0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lamarque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Swierczynski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8703" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25258" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.043.0067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delecroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.822.0099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.042.0141" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8789" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096134v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003221609-13/designing-sustainable-plastic-work-systems-le%C3%AFla-boudra-val%C3%A9rie-pueyo-pascal-b%C3%A9guin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609-13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pupo.giantchair.com/livre/?GCOI=28401100026950" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19670" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;del" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercieca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abou El Khair" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Canal-Raffin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673823" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbosa Betty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezerra Gemma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldeberto Muniz de Almeidai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Beltran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208674v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771363v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04148718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956092v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassalle Julie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutille Fabienne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-0211-0_50" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-boudra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5434-7868" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201660806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13150565769606252262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01561149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boudra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568308v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103936" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabatha Thiebaud-Rizzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillet Guillet Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120d0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Souza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Varella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Paula Antunes Lima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-220362" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lamarque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Swierczynski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8703" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.043.0067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.042.0141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delecroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.822.0099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8789" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003221609-13/designing-sustainable-plastic-work-systems-le%C3%AFla-boudra-val%C3%A9rie-pueyo-pascal-b%C3%A9guin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609-13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353916v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pupo.giantchair.com/livre/?GCOI=28401100026950" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19670" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;del" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercieca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abou El Khair" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gou&#233;dard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Canal-Raffin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673823" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbosa Betty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezerra Gemma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldeberto Muniz de Almeidai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Beltran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibourdenche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249489v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527134v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04148718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128650v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassalle Julie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutille Fabienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-0211-0_50" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>