--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -417,80 +417,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bénédicte Berthe. </w:t>
+              <w:t xml:space="preserve">Editions L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être, questions de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Harmattan, 2021, Questions contemporaines, 978-2-343-23440-3</w:t>
+              <w:t xml:space="preserve">, 2021, Collection Questions contemporaines, 978-2-343-23440-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842479v1</w:t>
+                <w:t xml:space="preserve">hal-03537296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des droits culturels au bien-être du citoyen</w:t>
               </w:r>
@@ -503,80 +503,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions L'Harmattan. </w:t>
+              <w:t xml:space="preserve">Bénédicte Berthe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être, questions de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Collection Questions contemporaines, 978-2-343-23440-3</w:t>
+              <w:t xml:space="preserve">, L’Harmattan, 2021, Questions contemporaines, 978-2-343-23440-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537296v1</w:t>
+                <w:t xml:space="preserve">hal-03842479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l'émergence de systèmes agroalimentaires territorialisés : quels enjeux pour la recherche-action participative ?</w:t>
               </w:r>
@@ -1612,73 +1612,73 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’esthétique visuelle des pages d’accueil des sites des iles de Bretagne : une étude exploratoire sur l’intention de visite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Tourisme et Innovation des territoires - InRENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, Sep 2019, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire "Tourisme, Innovation, Territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073610v1</w:t>
+                <w:t xml:space="preserve">hal-02316439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Develop the identity of islands through citizen approaches? The contribution of Cultural Rights - Exploratory study of two Brittany islands</w:t>
               </w:r>
@@ -1763,73 +1763,73 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’esthétique visuelle des pages d’accueil des sites des iles de Bretagne : une étude exploratoire sur l’intention de visite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire "Tourisme, Innovation, Territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Colloque international Tourisme et Innovation des territoires - InRENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, Sep 2019, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316439v1</w:t>
+                <w:t xml:space="preserve">hal-04073610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Develop the identity of islands through citizen approaches ? The contribution of Cultural Rights - Exploratory study of two Brittany islands</w:t>
               </w:r>
@@ -1973,204 +1973,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et usages de la dénomination « Bretagne Sud » : résultats d’une étude exploratoire auprès de communes bretonnes</w:t>
+                <w:t xml:space="preserve">Linking the impact to visit to the visual aesthetic factors of the homepage of websites: An experimental study on Brittany islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème Colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Islands Tourism 2018, ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864358v1</w:t>
+                <w:t xml:space="preserve">hal-01874549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the impact to visit to the visual aesthetic factors of the homepage of websites: An experimental study on Brittany islands</w:t>
+                <w:t xml:space="preserve">Représentations et usages de la dénomination « Bretagne Sud » : résultats d’une étude exploratoire auprès de communes bretonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Islands Tourism 2018, ICIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">55ème Colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874549v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the impact to visit to the visual aesthetic factors of the homepage of websites: An experimental study on Brittany islands</w:t>
               </w:r>
@@ -2445,51 +2445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design du logo des organisations en Bretagne Sud : Résultats d'une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Territoires fabriqués, territoires instrumentalisés » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3691,286 +3691,286 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design du logo et identité territoriale des organisations : quel effet du &amp;quot;Bretagne Sud&amp;quot; sur les attitudes et comportements du consommateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés (colloque, Vannes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chartain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521178v1</w:t>
+                <w:t xml:space="preserve">hal-05066378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés (colloque, Vannes)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design du logo et identité territoriale des organisations : quel effet du &amp;quot;Bretagne Sud&amp;quot; sur les attitudes et comportements du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066378v1</w:t>
+                <w:t xml:space="preserve">hal-01521178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4046,51 +4046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A85753D8"/>
+    <w:nsid w:val="B2F12FC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4194,51 +4194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14E5466C"/>
+    <w:nsid w:val="1BCFFF51"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4428,51 +4428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-damak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6083-0266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Damak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Robbana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57944/1051-235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anb&#233;rr&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04073610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04074230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/hnn0-qf61" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04073609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-damak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6083-0266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Damak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Robbana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57944/1051-235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anb&#233;rr&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04073610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04074230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/hnn0-qf61" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04073609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>