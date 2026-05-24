--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -417,80 +417,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions L'Harmattan. </w:t>
+              <w:t xml:space="preserve">Bénédicte Berthe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être, questions de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Collection Questions contemporaines, 978-2-343-23440-3</w:t>
+              <w:t xml:space="preserve">, L’Harmattan, 2021, Questions contemporaines, 978-2-343-23440-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537296v1</w:t>
+                <w:t xml:space="preserve">hal-03842479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des droits culturels au bien-être du citoyen</w:t>
               </w:r>
@@ -503,80 +503,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bénédicte Berthe. </w:t>
+              <w:t xml:space="preserve">Editions L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être, questions de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Harmattan, 2021, Questions contemporaines, 978-2-343-23440-3</w:t>
+              <w:t xml:space="preserve">, 2021, Collection Questions contemporaines, 978-2-343-23440-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842479v1</w:t>
+                <w:t xml:space="preserve">hal-03537296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l'émergence de systèmes agroalimentaires territorialisés : quels enjeux pour la recherche-action participative ?</w:t>
               </w:r>
@@ -1011,51 +1011,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1189,345 +1189,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Island Tourism – ICIT Scientific Conference for EU Islands Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Palermo, Observatory Tourism in the European Islands, Nov 2024, Palerme - Sicile, Italy</w:t>
+              <w:t xml:space="preserve">16th INTERNATIONAL CONFERENCE ON ISLAND TOURISM, Scientific Research for EU Islands Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Palermo &amp; Observatory on Tourism for Islands Economy - OTIE, Nov 2024, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05088786v1</w:t>
+                <w:t xml:space="preserve">hal-04806888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel potentiel des sciences participatives digitales pour mesurer la fréquentation touristique d’un territoire ? Proposition d’une étude via un test sur les territoires insulaires et littoraux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articulating Care Theories and Cultural Rights: A New Perspective for Island Tourism Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme et transition. 12e édition du colloque international pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AsTRES, Nov 2023, Tahiti, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Island Tourism – ICIT Scientific Conference for EU Islands Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Palermo, Observatory Tourism in the European Islands, Nov 2024, Palerme - Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345221v1</w:t>
+                <w:t xml:space="preserve">halshs-05088786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories du care : un cadre éthique pour aborder la question des droits culturels des citoyens dans le contexte du tourisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel potentiel des sciences participatives digitales pour mesurer la fréquentation touristique d’un territoire ? Proposition d’une étude via un test sur les territoires insulaires et littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées pluridisciplinaires K-OR care organisationnel. Les perspectives du care dans les pratiques, dans le management et dans les politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le NIMEC - Université de Rouen; IUT d'Evreux, Dec 2023, Evreux, France</w:t>
+              <w:t xml:space="preserve">Tourisme et transition. 12e édition du colloque international pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AsTRES, Nov 2023, Tahiti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345285v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve the management of tourism flows : understanding data and stakeholders perceptions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théories du care : un cadre éthique pour aborder la question des droits culturels des citoyens dans le contexte du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Research Summit for Hospitality and Tourism: Resilience, Recovery, and Reshaping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">2ème Journées pluridisciplinaires K-OR care organisationnel. Les perspectives du care dans les pratiques, dans le management et dans les politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le NIMEC - Université de Rouen; IUT d'Evreux, Dec 2023, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264661v1</w:t>
+                <w:t xml:space="preserve">hal-04345285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories du care : un cadre éthique pour aborder la question des droits culturels dans le contexte du tourisme</w:t>
               </w:r>
@@ -1589,1436 +1576,1531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’esthétique visuelle des pages d’accueil des sites des iles de Bretagne : une étude exploratoire sur l’intention de visite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to improve the management of tourism flows : understanding data and stakeholders perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire "Tourisme, Innovation, Territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">7th World Research Summit for Hospitality and Tourism: Resilience, Recovery, and Reshaping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316439v1</w:t>
+                <w:t xml:space="preserve">hal-04264661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Develop the identity of islands through citizen approaches? The contribution of Cultural Rights - Exploratory study of two Brittany islands</w:t>
+                <w:t xml:space="preserve">Effet de l’esthétique visuelle des pages d’accueil des sites des iles de Bretagne : une étude exploratoire sur l’intention de visite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th OTIE International Conference on Islands Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Mytilène, Lesvos,, Greece</w:t>
+              <w:t xml:space="preserve">Colloque international Tourisme et Innovation des territoires - InRENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, Sep 2019, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316447v1</w:t>
+                <w:t xml:space="preserve">hal-04073610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’esthétique visuelle des pages d’accueil des sites des iles de Bretagne : une étude exploratoire sur l’intention de visite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Tourisme et Innovation des territoires - InRENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, Sep 2019, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire "Tourisme, Innovation, Territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073610v1</w:t>
+                <w:t xml:space="preserve">hal-02316439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Develop the identity of islands through citizen approaches ? The contribution of Cultural Rights - Exploratory study of two Brittany islands</w:t>
+                <w:t xml:space="preserve">Develop the identity of islands through citizen approaches? The contribution of Cultural Rights - Exploratory study of two Brittany islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th OTIE International Conference on Islands Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, OTIE, Sep 2019, Mytilène, Greece</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Mytilène, Lesvos,, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074230v1</w:t>
+                <w:t xml:space="preserve">hal-02316447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager l’innovation ouverte dans le secteur culturel : le rôle des médiations systémiques ; Résultats d’une expérimentation avec un artiste marocain</w:t>
+                <w:t xml:space="preserve">Develop the identity of islands through citizen approaches ? The contribution of Cultural Rights - Exploratory study of two Brittany islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Management de l’innovation : entre création de valeurs et enjeux stratégiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, El Jadida, Maroc</w:t>
+              <w:t xml:space="preserve">11th OTIE International Conference on Islands Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OTIE, Sep 2019, Mytilène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984835v1</w:t>
+                <w:t xml:space="preserve">hal-04074230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the impact to visit to the visual aesthetic factors of the homepage of websites: An experimental study on Brittany islands</w:t>
+                <w:t xml:space="preserve">Manager l’innovation ouverte dans le secteur culturel : le rôle des médiations systémiques ; Résultats d’une expérimentation avec un artiste marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Islands Tourism 2018, ICIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international : Management de l’innovation : entre création de valeurs et enjeux stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874549v1</w:t>
+                <w:t xml:space="preserve">hal-01984835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et usages de la dénomination « Bretagne Sud » : résultats d’une étude exploratoire auprès de communes bretonnes</w:t>
+                <w:t xml:space="preserve">Linking the impact to visit to the visual aesthetic factors of the homepage of websites: An experimental study on Brittany islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème Colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Islands Tourism 2018, ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864358v1</w:t>
+                <w:t xml:space="preserve">hal-01874549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the impact to visit to the visual aesthetic factors of the homepage of websites: An experimental study on Brittany islands</w:t>
+                <w:t xml:space="preserve">Représentations et usages de la dénomination « Bretagne Sud » : résultats d’une étude exploratoire auprès de communes bretonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Islands Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">55ème Colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984820v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation ouverte dans la servuction culturelle : le rôle des médiations systémiques</w:t>
+                <w:t xml:space="preserve">Linking the impact to visit to the visual aesthetic factors of the homepage of websites: An experimental study on Brittany islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque international « services, tourisme et distribution dans les pays émergents »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">10th International Conference on Islands Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984831v1</w:t>
+                <w:t xml:space="preserve">hal-01984820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opportunité d’un label « Bretagne Sud » : Entre reconnaissance par les acteurs et nécessité d’incertitude</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation ouverte dans la servuction culturelle : le rôle des médiations systémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, abEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque international « services, tourisme et distribution dans les pays émergents »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587818v1</w:t>
+                <w:t xml:space="preserve">hal-01984831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design du logo des organisations en Bretagne Sud : Résultats d'une étude exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’opportunité d’un label « Bretagne Sud » : Entre reconnaissance par les acteurs et nécessité d’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chartain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Territoires fabriqués, territoires instrumentalisés » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, abEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598011v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual aesthetics of the homepage of web sites of Brittany islands: an exploratory study on the impact on the intention to visit</w:t>
+                <w:t xml:space="preserve">Design du logo des organisations en Bretagne Sud : Résultats d'une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual International Conference on Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Athens, Greece. https://www.atiner.gr/abstracts/2017ABST-MKT.pdf</w:t>
+              <w:t xml:space="preserve">Colloque « Territoires fabriqués, territoires instrumentalisés » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597834v1</w:t>
+                <w:t xml:space="preserve">hal-01598011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OPPORTUNITE D’UNE LABELLISATION «BRETAGNE SUD». Entre reconnaissance par les acteurs et nécessité d’incertitude, Conférence inaugurale du colloque.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual aesthetics of the homepage of web sites of Brittany islands: an exploratory study on the impact on the intention to visit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRITOIRES FABRIQUÉS / TERRITOIRES INSTRUMENTALISÉS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, VANNES, France</w:t>
+              <w:t xml:space="preserve">15th Annual International Conference on Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Athens, Greece. https://www.atiner.gr/abstracts/2017ABST-MKT.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431867v1</w:t>
+                <w:t xml:space="preserve">hal-01597834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La satisfaction corporelle, élément d’expression des préférences de designs de produits ? Synthèse d’études préalables et perspectives de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’OPPORTUNITE D’UNE LABELLISATION «BRETAGNE SUD». Entre reconnaissance par les acteurs et nécessité d’incertitude, Conférence inaugurale du colloque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire résidentiel interdisciplinaire "Les expressions culturelles et les formes sociales du bien-être"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Plestin les Grèves, France</w:t>
+              <w:t xml:space="preserve">TERRITOIRES FABRIQUÉS / TERRITOIRES INSTRUMENTALISÉS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, VANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688135v1</w:t>
+                <w:t xml:space="preserve">hal-02431867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps et préférence de design-produit</w:t>
+                <w:t xml:space="preserve">La satisfaction corporelle, élément d’expression des préférences de designs de produits ? Synthèse d’études préalables et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Venise (IT), Italy</w:t>
+              <w:t xml:space="preserve">Séminaire résidentiel interdisciplinaire "Les expressions culturelles et les formes sociales du bien-être"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Plestin les Grèves, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978371v1</w:t>
+                <w:t xml:space="preserve">hal-01688135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Consumer, product design preference and ethnicity</w:t>
+                <w:t xml:space="preserve">Corps et préférence de design-produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38eme Conférence de l’EMAC, Audencia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">9th International conference Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Venise (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688264v1</w:t>
+                <w:t xml:space="preserve">hal-03978371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Body Consumer, product design preference and ethnicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38eme Conférence de l’EMAC, Audencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How a product design preference could be an expression of the body-self ? An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communicating (by) Design", Conférence Internationale sur la Recherche et la Pratique en Architecture et en Design </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Bruxelles Belgium. pp.419-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3028,142 +3110,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Island Identities Through Citizen Approaches? The Contribution of Cultural Rights Exploratory Approach by Two Islands in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Islands Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (1), pp.Article 3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21427/hnn0-qf61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectacle vivant, stratégie et design du lieu : vers une proposition conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3179,73 +3261,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.175-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Systems and Trust : Issues for Live Cultural Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3261,51 +3343,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IBIMA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (4), pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3315,78 +3397,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chartain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3411,51 +3493,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.286, 2020, 275357989X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3465,189 +3547,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’esthétique de la page d'accueil des sites web des collectivités territoriales : Le cas des îles de Bretagne - Recherche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire et international « Les îles à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’esthétique de la page d'accueil des sites web des collectivités territoriales : Le cas des îles de Bretagne - Recherche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire et international « Les îles à venir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body consumer, Product design preferences and ethinicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3663,322 +3745,322 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés (colloque, Vannes)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design du logo et identité territoriale des organisations : quel effet du &amp;quot;Bretagne Sud&amp;quot; sur les attitudes et comportements du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05066378v1</w:t>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design du logo et identité territoriale des organisations : quel effet du &amp;quot;Bretagne Sud&amp;quot; sur les attitudes et comportements du consommateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés (colloque, Vannes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chartain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01521178v1</w:t>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4046,51 +4128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2F12FC3"/>
+    <w:nsid w:val="BAE43117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4194,51 +4276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BCFFF51"/>
+    <w:nsid w:val="4921CAD5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4428,51 +4510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-damak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6083-0266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Damak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Robbana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57944/1051-235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anb&#233;rr&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04073610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04074230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/hnn0-qf61" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04073609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-damak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6083-0266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Damak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Robbana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57944/1051-235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anb&#233;rr&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04073610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04074230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/hnn0-qf61" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01688170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04073609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521178v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>