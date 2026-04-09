--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -72,3787 +72,3787 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration légale et illégale dans la bande dessinée francophone: le cas de Comment réussir sa migration clandestine de S. Zerrouki et L’arabe du futur. Tome 1 de R. Sattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publif@rum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2024.2.2538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation de la bande dessinée dans les manuels de français au collège et au lycée en Algérie. https://asjp.cerist.dz/en/article/282456</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">التعليمية didactics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (15), pp.1209-1223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation de la bande dessinée Old Boy de Garon Tsuchiya et Nobuaki Minegishi au cinéma : le cas des films de Park Chan-wook (2003) et de Spike Lee (2013).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">آفاق سينمائية</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.314-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19, Pandemic, and Lockdown: The Impact of Economic, Material, and Digital Inequalities on Remote Learning for Algerian and French Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">https://www.asjp.cerist.dz/en/PresentationRevue/325</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transgénéricité littéraire et la convocation des codes de la science-fiction en littérature postmoderne : Le cas de Les particules élémentaires de Michel Houellebecq et Les racines du mal et Babylone Babies de Maurice G. Dantec.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Sidi Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">لغة كلام </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.327-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration dans la bande dessinée algérienne Comment réussir sa migration clandestine de S. Zerrouki : l’humour noir comme ultime moyen de dénonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.105-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/006872AR⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The introduction of painting as a pedagogical tool for teaching Romanticism: an innovative teaching approach for university students.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra BAGHDADI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">التعليمية didactics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (03 (2023)), https://www.asjp.cerist.dz/en/article/235696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Histoire dans l'œuvre romanesque de Tahar Djaout : entre factualité et fictionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-El-Houda Benderdouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic review of social and human studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.127-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pandémie de la Covid19 : effets psychologiques et sociaux du confinement sur une population algérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algerian Journal of Research and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (4), pp.613-629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La BD satirique de Slim et sa réception en Algérie et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’humour engagé et contestataire dans l’espace arabe contemporain, 8, pp.139-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace féminin dans la bande dessinée et la caricature algériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue algérienne des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image du colonisé et du colonisateur dans la bande dessinée algérienne et dans l’album Tintin au Congo d’Hergé. Approche comparative et historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africa and the west</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps féminin dans la bande dessinée et la caricature algériennes : entre tabou et modernité. Le cas des œuvres de Slim, R. Kaci et la jeune génération de bédéistes (https://www.asjp.cerist.dz/en/downArticle/189/3/5/22130)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire comme moyen de dénonciation dans La première mort de Hussein dey de M.K. Bouguerra et L'amour, la fantasia d'Assia Djebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africa and the west</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image du hammam dans la littérature algérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport de la littérature et de la paralittérature dans l’enseignement du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résolang Littérature, linguistique &amp; didactique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le premier siècle après Béatrice de Amin Maalouf : roman de science fiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insaniyat.3215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djebar et l’écriture fictive de l’Histoire dans Loin de Médine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africa and the west</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.110-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires réels et mémoires apocryphes. Approche théorique et analyse de trois cas (Raymond Aron, André Malraux et Amin Maalouf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29-30, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insaniyat.4531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des mécanismes de l’humour subversif dans la bande dessinée algérienne à travers une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national L’humour : Bonjour le(s) état(s) d’esprit!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Oran 2 Mohamd Ben Ahmed, Nov 2025, Oran (Algérie), Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des aliments dans la bande dessinée algérienne : trait culturel et identificatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la table de la bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation, Dec 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Oran 2 Mohamd Ben Ahmed, Nov 2025, Oran (Algérie), Algérie</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence dans la bande dessinée : techniques et fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national : Le silence : Pour une lecture de l’illisible dans différentes expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mohamed Ben Ahmed Oran 2, Oct 2025, Oran (Algérie), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Mohamed Ben Ahmed Oran 2, Oct 2025, Oran (Algérie), Algérie</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la bande dessinée dans l’enseignement du FLE en Algérie : étude des manuels du collège et du lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner toutes les littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement des franchissements des frontières dans le cadre de la migration légale et illégale dans la bande dessinée francophone : le cas de Comment réussir sa migration clandestine de S. Zerrouki et L’Arabe du futur. Tome 1 de R. Sattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par-delà les frontières/Beyond Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal (Québec) (en visio), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation de la bande dessinée Old Boy de Garon Tsuchiya au cinéma : les cas des films de Park Chan-wook (2003) et de Spike Lee (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et cinéma : Allers et retours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Aveiro, Oct 2023, Aveiro (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception de la formation universitaire (im)prévue en période de (dé/re/semi)confinements chez les étudiants Français et Algériens : du « temps suspendu » vers une transformation identitaire vocationnelle de l’étudiant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montréal (Québec) (en visio), Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sémio-pragmatique de la bande dessinée : d’une lecture-modèle à l’analyse comparée des lectures empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotiques de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 Vincennes, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration dans la bande dessinée L'Arabe du futur de Riad Sattouf : étude de sa réception par des étudiants en France et en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagner la migration : des représentations à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration dans la bande dessinée algérienne Comment réussir sa migration clandestine de S. Zerrouki : l’humour noir comme ultime moyen de dénonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence francophone interdisciplinaire internationale : Migrations &amp; minorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Galati, Romania, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact psychologique et pédagogique du Covid 19 sur les étudiants algériens : présentation d’une enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070560v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Aveiro, Oct 2023, Aveiro (Portugal), Portugal</w:t>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université et pandémie en Algérie : quelles perspectives pour la reprise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets psychologiques et pédagogiques sur des étudiants algériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société(s) et Pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRASC, Jun 2020, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Galati, Romania, Roumanie</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La satire sociale dans les bandes dessinées de Slim et sa réception en Algérie et en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humour et politique dans l’espace arabe de la Nahda à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nancy, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 Vincennes, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sensible dans l’enseignement du F.L.E. à des lycéens algériens a travers l’utilisation de la bande dessinée. Etude de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EXPERIENCE ET PARTAGE DU SENSIBLE DANS L'ENSEIGNEMENT DE LA LITTERATURE. BILAN ET PERSPECTIVES APRES 20 ANS DE RECHERCHE EN DIDACTIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité et histoire dans la bande dessinée algérienne. Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrits identitaires historiques et mémoriaux: entre résistance et réécriture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception d’une bande dessinée traitant de la notion de genre : entre lecteur modèle et lecteur réel. Etude de cas : la bande dessinée de Slim.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images, réalités et fictions des rapports Nord-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, CRASC, Jun 2020, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix féminines dans la bande dessinée, la caricature et le manga algériens : entre texte et image. Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix féminines - Approches plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nancy, Dec 2019, Nancy, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lecture d’un texte scientifique et d’un texte littéraire : passer de la lecture à l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture/écriture : processus de reformulation dans un travail de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2, Jun 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques pistes méthodologiques pour la rédaction d’un mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodologie de la recherche en Sciences du Langage, Sciences Littéraires et Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs dans les textes paralittéraires des manuels scolaires de français au lycée en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation scolaire : pour une (re) définition des valeurs axiologiques proposées à travers les manuels scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Troyes (France), France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée comme support iconique dans l’enseignement du français langue étrangère : le cas de la bande dessinée algérienne Zid ya Bouzid de Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et enseignement / apprentissage des langues : le cas du secteur LANSAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence dans la bande dessinée et les caricatures d’auteurs algériens entre image et texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maghreb des années 1990 à nos jours : émergence d’un nouvel imaginaire et de nouvelles écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRASC, Nov 2007, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et fonction de l’héroïne dans l’univers de la bande dessinée et de la caricature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le statut et la fonction du personnage féminin dans la littérature d’expression française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRASC, Nov 2007, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture du moi dans les récits actuels, cas d’étude : Nuits d’encre pour Farah de Malika Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes d’écriture du récit actuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnage féminin dans le manga algérien : entre imitation et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentation du personnage féminin à travers la production littéraire et artistique de l’après urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Oran (Algérie), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue de deux cultures : quand la culture s’exprime entre modernité et tradition. Le cas de la bande dessinée algérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue des cultures et/ou culture du dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Oran (Algérie), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRASC, Nov 2007, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre en Algérie : histoire et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réception critique du roman algérien de ces quinze dernières années</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Oran (Algérie), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRASC, Nov 2007, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dichotomie image / langage dans la bande dessinée de Slim : l’image de la femme dans « Zid ya Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les procédés de la subversion dans le texte littéraire moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Oran (Algérie), Algérie</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport de la littérature et de la paralittérature dans l’enseignement du français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Oran (Algérie), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps comme élément soulignant la singularité de la bande dessinée algérienne fantastique : le cas de Soloeïs de Mohamed HANKOUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paralittératures du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mostaganem, Apr 2006, Mostaganem, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Oran (Algérie), Algérie</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passage d’un récit culte à un film culte : Le seigneur des anneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Festival du film Amazigh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Annaba, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062721v1</w:t>
-              </w:r>
-[...1481 lines deleted...]
-                <w:t xml:space="preserve">hal-05036338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3883,51 +3883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La migration dans L’Arabe du futur de Riad Sattouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner la migration. Des représentations à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IN PRESS, pp.83-97, 2025, 978-2-38642-527-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3946,221 +3946,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conditions d’enseignement et d’apprentissage dans un environnement numérique : impact sur les compétences numériques déclarées et le bien-être des étudiants français et algériens en formation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dirigé par Samira Mouffouk et Khadidja Benfils. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement hybride à l’université : enjeux et perspectives (une andragogie en devenir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nopta Book Batna Algérie, 2023, 978-9931-788-84-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des images, des migrants et des dispositifs de médiation dans leur diversité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images de migrants. Education, médiation et réception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2023, 978-2140306365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062676v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-03811619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de la réception d’une bande dessinée chez des étudiant-e-s d'Algérie et de France</w:t>
               </w:r>
@@ -4320,51 +4320,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de migrants : éducation, médiation et réception audiovisuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4395,51 +4395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts psychologique et pédagogique de la Covid 19 sur des étudiants algériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4464,177 +4464,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identité et histoire dans la bande dessinée algérienne. Etude de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions CRASC. Editions CRASC, pp.77-89, 2021, 978-9931-598-29-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lecture/Ecriture : Processus de reformulation dans un travail de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Sayad El Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaoune Khalissa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions NPU, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Sayad El Bachir</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05062716v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05055925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation des lycéens algériens en lecture littéraire. L’utilisation de la paralittérature</w:t>
               </w:r>
@@ -4714,90 +4714,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être à distance des étudiants français et algériens : rapport scientifique et questionnaire (mai-juillet 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimouni-Meslem Dounia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; CUFR de Mayotte; Laboratoire Oranais; Université Oran 2. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4984,51 +4984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laborderie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05358723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070535v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2024.2.2538" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Abed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/006872AR" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra BAGHDADI" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Houda Benderdouch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.3215" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.4531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Sayad El Bachir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaoune Khalissa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2024.2.2538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Abed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/006872AR" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laborderie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra BAGHDADI" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Houda Benderdouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.3215" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.4531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05358723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062728v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Sayad El Bachir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaoune Khalissa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>