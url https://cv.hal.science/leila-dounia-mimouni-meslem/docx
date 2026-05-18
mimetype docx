--- v1 (2026-04-09)
+++ v2 (2026-05-18)
@@ -253,204 +253,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Covid-19, pandémie et confinement : l’impact des inégalités économiques, matérielles et numériques sur la formation à distance d’étudiants algériens et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social and Human Science Studies = Dirāsāt insāniyaẗ wa igtimāՙiyaẗ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.683-695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la bande dessinée Old Boy de Garon Tsuchiya et Nobuaki Minegishi au cinéma : le cas des films de Park Chan-wook (2003) et de Spike Lee (2013).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">آفاق سينمائية</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (2), pp.314-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062701v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04269575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transgénéricité littéraire et la convocation des codes de la science-fiction en littérature postmoderne : Le cas de Les particules élémentaires de Michel Houellebecq et Les racines du mal et Babylone Babies de Maurice G. Dantec.</w:t>
               </w:r>
@@ -1589,1925 +1589,1925 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La représentation des aliments dans la bande dessinée algérienne : trait culturel et identificatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A la table de la bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation, Dec 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des mécanismes de l’humour subversif dans la bande dessinée algérienne à travers une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national L’humour : Bonjour le(s) état(s) d’esprit!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Oran 2 Mohamd Ben Ahmed, Nov 2025, Oran (Algérie), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence dans la bande dessinée : techniques et fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national : Le silence : Pour une lecture de l’illisible dans différentes expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mohamed Ben Ahmed Oran 2, Oct 2025, Oran (Algérie), Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la bande dessinée dans l’enseignement du FLE en Algérie : étude des manuels du collège et du lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner toutes les littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement des franchissements des frontières dans le cadre de la migration légale et illégale dans la bande dessinée francophone : le cas de Comment réussir sa migration clandestine de S. Zerrouki et L’Arabe du futur. Tome 1 de R. Sattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par-delà les frontières/Beyond Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal (Québec) (en visio), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation de la bande dessinée Old Boy de Garon Tsuchiya au cinéma : les cas des films de Park Chan-wook (2003) et de Spike Lee (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et cinéma : Allers et retours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Aveiro, Oct 2023, Aveiro (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception de la formation universitaire (im)prévue en période de (dé/re/semi)confinements chez les étudiants Français et Algériens : du « temps suspendu » vers une transformation identitaire vocationnelle de l’étudiant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sémio-pragmatique de la bande dessinée : d’une lecture-modèle à l’analyse comparée des lectures empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laborderie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Institut Européen d'Histoire et des Cultures de l'Alimentation, Dec 2025, Tours, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotiques de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 Vincennes, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Mohamed Ben Ahmed Oran 2, Oct 2025, Oran (Algérie), Algérie</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration dans la bande dessinée algérienne Comment réussir sa migration clandestine de S. Zerrouki : l’humour noir comme ultime moyen de dénonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence francophone interdisciplinaire internationale : Migrations &amp; minorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Galati, Romania, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration dans la bande dessinée L'Arabe du futur de Riad Sattouf : étude de sa réception par des étudiants en France et en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagner la migration : des représentations à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montréal (Québec) (en visio), Canada</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact psychologique et pédagogique du Covid 19 sur les étudiants algériens : présentation d’une enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université et pandémie en Algérie : quelles perspectives pour la reprise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Aveiro, Oct 2023, Aveiro (Portugal), Portugal</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets psychologiques et pédagogiques sur des étudiants algériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société(s) et Pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRASC, Jun 2020, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La satire sociale dans les bandes dessinées de Slim et sa réception en Algérie et en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humour et politique dans l’espace arabe de la Nahda à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nancy, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 Vincennes, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sensible dans l’enseignement du F.L.E. à des lycéens algériens a travers l’utilisation de la bande dessinée. Etude de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EXPERIENCE ET PARTAGE DU SENSIBLE DANS L'ENSEIGNEMENT DE LA LITTERATURE. BILAN ET PERSPECTIVES APRES 20 ANS DE RECHERCHE EN DIDACTIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité et histoire dans la bande dessinée algérienne. Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrits identitaires historiques et mémoriaux: entre résistance et réécriture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Galati, Romania, Roumanie</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception d’une bande dessinée traitant de la notion de genre : entre lecteur modèle et lecteur réel. Etude de cas : la bande dessinée de Slim.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images, réalités et fictions des rapports Nord-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix féminines dans la bande dessinée, la caricature et le manga algériens : entre texte et image. Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix féminines - Approches plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, CRASC, Jun 2020, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lecture d’un texte scientifique et d’un texte littéraire : passer de la lecture à l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture/écriture : processus de reformulation dans un travail de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nancy, Dec 2019, Nancy, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques pistes méthodologiques pour la rédaction d’un mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodologie de la recherche en Sciences du Langage, Sciences Littéraires et Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2, Jun 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs dans les textes paralittéraires des manuels scolaires de français au lycée en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation scolaire : pour une (re) définition des valeurs axiologiques proposées à travers les manuels scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée comme support iconique dans l’enseignement du français langue étrangère : le cas de la bande dessinée algérienne Zid ya Bouzid de Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et enseignement / apprentissage des langues : le cas du secteur LANSAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Troyes (France), France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence dans la bande dessinée et les caricatures d’auteurs algériens entre image et texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maghreb des années 1990 à nos jours : émergence d’un nouvel imaginaire et de nouvelles écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRASC, Nov 2007, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et fonction de l’héroïne dans l’univers de la bande dessinée et de la caricature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le statut et la fonction du personnage féminin dans la littérature d’expression française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRASC, Nov 2007, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture du moi dans les récits actuels, cas d’étude : Nuits d’encre pour Farah de Malika Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes d’écriture du récit actuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue de deux cultures : quand la culture s’exprime entre modernité et tradition. Le cas de la bande dessinée algérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue des cultures et/ou culture du dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Oran (Algérie), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Oran, Algérie</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnage féminin dans le manga algérien : entre imitation et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentation du personnage féminin à travers la production littéraire et artistique de l’après urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Oran (Algérie), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070308v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05062728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre en Algérie : histoire et enjeux</w:t>
               </w:r>
@@ -3946,221 +3946,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des images, des migrants et des dispositifs de médiation dans leur diversité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images de migrants. Education, médiation et réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2023, 978-2140306365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conditions d’enseignement et d’apprentissage dans un environnement numérique : impact sur les compétences numériques déclarées et le bien-être des étudiants français et algériens en formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirigé par Samira Mouffouk et Khadidja Benfils. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement hybride à l’université : enjeux et perspectives (une andragogie en devenir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nopta Book Batna Algérie, 2023, 978-9931-788-84-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811619v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05062676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de la réception d’une bande dessinée chez des étudiant-e-s d'Algérie et de France</w:t>
               </w:r>
@@ -4395,51 +4395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts psychologique et pédagogique de la Covid 19 sur des étudiants algériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4714,90 +4714,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être à distance des étudiants français et algériens : rapport scientifique et questionnaire (mai-juillet 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimouni-Meslem Dounia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; CUFR de Mayotte; Laboratoire Oranais; Université Oran 2. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4984,51 +4984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2024.2.2538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Abed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/006872AR" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laborderie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra BAGHDADI" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Houda Benderdouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.3215" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.4531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05358723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062728v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Sayad El Bachir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaoune Khalissa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2024.2.2538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Abed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/006872AR" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laborderie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra BAGHDADI" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-El-Houda Benderdouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.3215" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.4531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05358723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Sayad El Bachir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaoune Khalissa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>