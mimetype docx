--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -285,51 +285,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Oeser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 252 (2), pp.113-135. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025/2 (252), pp.113-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.252.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -678,313 +678,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que masquent les « nouveaux publics étudiants » : les enjeux de la troisième massification de l’enseignement supérieur français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+                <w:t xml:space="preserve">Vers une géographie critique… et réflexive !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 89, pp.57. </w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1094548ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cdg.8428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921504v1</w:t>
+                <w:t xml:space="preserve">hal-04281098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une géographie critique… et réflexive !</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’espace concurrentiel de l’enseignement supérieur universitaire francilien :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.8428⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp. 44-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-103-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281098v1</w:t>
+                <w:t xml:space="preserve">halshs-03674145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace concurrentiel de l’enseignement supérieur universitaire francilien :</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que masquent les « nouveaux publics étudiants » : les enjeux de la troisième massification de l’enseignement supérieur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp. 44-59. </w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/ef-103-03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1094548ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03674145v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les trajectoires de jeunes de quartiers populaires : une analyse par les récits de soi</w:t>
               </w:r>
@@ -1059,248 +1059,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04019112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : À la croisée des disciplines : enquêter sur les mobilités géographiques dans le système d’enseignement français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcoursup : les prémices d’un accroissement de la stratification sociale et scolaire des formations du supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solenn Huitric</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.9824⟩</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.089.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617255v1</w:t>
+                <w:t xml:space="preserve">halshs-04124481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcoursup : les prémices d’un accroissement de la stratification sociale et scolaire des formations du supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : À la croisée des disciplines : enquêter sur les mobilités géographiques dans le système d’enseignement français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89, pp.23-38. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les parcours de formation au prisme des mobilités, 2021/3 (155), pp.7-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.089.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.9824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124481v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes APB et Parcoursup au service de l’égalité des chances ?</w:t>
               </w:r>
@@ -1384,222 +1384,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03046261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires socialement et spatialement différenciées des étudiants franciliens</w:t>
+                <w:t xml:space="preserve">Le rôle des instruments dans la sélection des bacheliers dans l’enseignement supérieur. La nouvelle gouvernance des affectations par les algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léonard Moulin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.6845⟩</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.209-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.102.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124469v1</w:t>
+                <w:t xml:space="preserve">halshs-04124472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des instruments dans la sélection des bacheliers dans l’enseignement supérieur. La nouvelle gouvernance des affectations par les algorithmes</w:t>
+                <w:t xml:space="preserve">Les trajectoires socialement et spatialement différenciées des étudiants franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès van Zanten</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (2), pp.209-215. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.7-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.102.0209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.6845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124472v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des mobilités quotidiennes étudiantes</w:t>
               </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1984,494 +1984,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner a l’université, ça s’apprend ? Quatre apprenti.e.s face aux faiblesses de la formation à l’enseignement en géographie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partager des savoir-faire pédagogiques : retours sur l’expérience éditoriale des Feuilles de géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Persyn</w:t>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Raad</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leila Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.1233⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 10, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02906772v1</w:t>
+                <w:t xml:space="preserve">hal-02397146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager des savoir-faire pédagogiques : retours sur l’expérience éditoriale des Feuilles de géographie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des publics hétérogènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.1146⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397146v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des publics hétérogènes ?</w:t>
+                <w:t xml:space="preserve">Enseigner a l’université, ça s’apprend ? Quatre apprenti.e.s face aux faiblesses de la formation à l’enseignement en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Persyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Raad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.1129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124482v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02906772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-bac admission: an algorithmically constrained &amp;quot; free choice</w:t>
+                <w:t xml:space="preserve">Des ségrégations résidentielles aux ségrégations universitaires : géographie des recrutements étudiants dans la métropole francilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Liberty, Equality, IT, 10, http://www.jssj.org/article/admission-post-bac-un-libre-choix-sous-contrainte-algorithmique/</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01507150v1</w:t>
+                <w:t xml:space="preserve">halshs-04124505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ségrégations résidentielles aux ségrégations universitaires : géographie des recrutements étudiants dans la métropole francilienne</w:t>
+                <w:t xml:space="preserve">Post-bac admission: an algorithmically constrained &amp;quot; free choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Liberty, Equality, IT, 10, http://www.jssj.org/article/admission-post-bac-un-libre-choix-sous-contrainte-algorithmique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124505v1</w:t>
+                <w:t xml:space="preserve">halshs-01507150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission post-bac : un « libre choix » sous contrainte algorithmique</w:t>
               </w:r>
@@ -2664,51 +2664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la maison dans des albums pour enfants, une source pour les géographies de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2733,51 +2733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie d’un espace conçu pour les élèves, approprié par les enfants : l’école maternelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3079,381 +3079,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégations urbaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fol</w:t>
+                <w:t xml:space="preserve">La dimension spatiale de l’évolution des publics admis en L1 droit entre Admission Post-Bac (2016) et Parcoursup (2019) en Île-de-France et Occitanie ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Magali Talandier; Josselin Tallec. </w:t>
+              <w:t xml:space="preserve">Fanette Merlin; Nadine Théophile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inégalités territoriales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9101.ch7⟩</w:t>
+              <w:t xml:space="preserve">De plus en plus de sélection dans un enseignement supérieur en segmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, pp.9-25, 2023, Céreq Échanges, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cereq.3335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124507v1</w:t>
+                <w:t xml:space="preserve">hal-04365039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension spatiale de l’évolution des publics admis en L1 droit entre Admission Post-Bac (2016) et Parcoursup (2019) en Île-de-France et Occitanie ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+                <w:t xml:space="preserve">Ségrégations urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fanette Merlin; Nadine Théophile. </w:t>
+              <w:t xml:space="preserve">Magali Talandier; Josselin Tallec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De plus en plus de sélection dans un enseignement supérieur en segmentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céreq, pp.9-25, 2023, Céreq Échanges, </w:t>
+              <w:t xml:space="preserve">Les inégalités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.251-294, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cereq.3335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9101.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365039v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension spatiale des inégalités scolaires</w:t>
+                <w:t xml:space="preserve">The Spatial Dimension of Educational Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clémentine Cottineau; Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inégalités dans l’espace géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE éditions, pp.31 - 56, 2022, Encyclopédie des Sciences - Domaine Géographie et Démographie, 9781789480887. </w:t>
+              <w:t xml:space="preserve">Inequalities in Geographical Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley; ISTE, pp.1-25, 2022, SCIENCES – Geography and Demography, 9781789450880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/iste.9088.ch1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781394188338.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03801851v1</w:t>
+                <w:t xml:space="preserve">halshs-04827788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial Dimension of Educational Inequalities</w:t>
+                <w:t xml:space="preserve">La dimension spatiale des inégalités scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clémentine Cottineau; Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inequalities in Geographical Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley; ISTE, pp.1-25, 2022, SCIENCES – Geography and Demography, 9781789450880. </w:t>
+              <w:t xml:space="preserve">Les inégalités dans l’espace géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE éditions, pp.31 - 56, 2022, Encyclopédie des Sciences - Domaine Géographie et Démographie, 9781789480887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394188338.ch1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/iste.9088.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04827788v1</w:t>
+                <w:t xml:space="preserve">halshs-03801851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. D’APB à Parcoursup. Deux conceptions de l’affectation post-bac et leurs effets sur les inégalités</w:t>
               </w:r>
@@ -3554,311 +3554,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où serai-je dans 5 ans ? Ce que les rêves et les projets disent des jeunes de quartier populaire</w:t>
+                <w:t xml:space="preserve">Les effets de Parcoursup sur les orientations universitaires des femmes de milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Collectif Pop-Part; Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Beaud; Mathias Millet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier, le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F éditions, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">L'université, pour quoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-81, 2021, La vie des idées.fr, 978-2-13-082443-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124510v1</w:t>
+                <w:t xml:space="preserve">halshs-04124515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de Parcoursup sur les orientations universitaires des femmes de milieux populaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malgré les inégalités, la diversité des rapports à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Beaud; Mathias Millet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'université, pour quoi faire ?</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 75-80, 2021, 978-2-37662-027-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de France</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124515v1</w:t>
+                <w:t xml:space="preserve">hal-03538023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgré les inégalités, la diversité des rapports à l’école</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Où serai-je dans 5 ans ? Ce que les rêves et les projets disent des jeunes de quartier populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
+              <w:t xml:space="preserve">Collectif Pop-Part; Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jeunes de quartier, le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F éditions, 2021, 978-2-37662-027-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03538023v1</w:t>
+                <w:t xml:space="preserve">halshs-04124510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ségrégations aux diversités urbaines ? Une question sociale, un enjeu de recherche</w:t>
               </w:r>
@@ -3959,238 +3959,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignantes, sociologues et syndicalistes engagées contre Parcoursup</w:t>
+                <w:t xml:space="preserve">Quel avenir pour la production de la recherche urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Simon Le Roulley; Mathieu Uhel. </w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Adisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leïla Frouillou; Fanny Rassat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chercheur.e.s Critiques En Terrains Critiques</w:t>
+              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782356877192</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-103, 2020, 978-2-271-13260-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124940v1</w:t>
+                <w:t xml:space="preserve">halshs-04124947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour la production de la recherche urbaine ?</w:t>
+                <w:t xml:space="preserve">Enseignantes, sociologues et syndicalistes engagées contre Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Félix Adisson; Sabine Barles; Nathalie Blanc; Olivier Coutard; Leïla Frouillou; Fanny Rassat. </w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Le Roulley; Mathieu Uhel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
+              <w:t xml:space="preserve">Chercheur.e.s Critiques En Terrains Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-103, 2020, 978-2-271-13260-4</w:t>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782356877192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124947v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
@@ -4405,51 +4405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les trajectoires universitaires d’étudiants en AES et en droit pour saisir les différences entre universités en Île-de-France (base SISE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cordazzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’étudiants. Sources, enjeux et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4711,51 +4711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration du paysage universitaire francilien. Ce que disent les représentations et les parcours étudiants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence BOURILLON, Eléonore MARANTZ, Stéphanie MECHINE et Loïc VADELORGE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'Université de Paris aux universités d'Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4836,51 +4836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5036,51 +5036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une géographie critique ... et réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5157,90 +5157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de formation au prisme des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 155, pp.7-24, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5660,51 +5660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6306,51 +6306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04312901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21939" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094548ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8428" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-03" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9824" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0337" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0209" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1233" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560819v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9101.ch7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3335" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9088.ch1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.ch1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714666v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/comment-ca-matche--9782724639001.htm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.simio.2022.01.0061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/luniversite-pour-quoi-faire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/etudes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mazier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/chercheur-e-s-critiques-en-terrains-critiques/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37043" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03183959v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rassat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36968" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/16269" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/12692" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0663" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519692v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vignale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnesco.fr/wp-content/uploads/2019/08/190801_Cnesco_Post-baccalaureat_Lemistre_Merlin_coord.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305781v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Le Bars" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7628" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854390v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36903" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01890145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA010640" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01274983v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04312901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21939" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094548ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9824" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0337" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0209" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124469v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6845" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persyn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1233" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560819v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3335" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9101.ch7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.ch1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9088.ch1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714666v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/comment-ca-matche--9782724639001.htm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.simio.2022.01.0061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/luniversite-pour-quoi-faire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/etudes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mazier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/chercheur-e-s-critiques-en-terrains-critiques/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03183959v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rassat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36968" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/16269" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/12692" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0663" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519692v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vignale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnesco.fr/wp-content/uploads/2019/08/190801_Cnesco_Post-baccalaureat_Lemistre_Merlin_coord.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305781v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Le Bars" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7628" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854390v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36903" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01890145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA010640" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01274983v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>