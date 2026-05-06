--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -678,313 +678,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une géographie critique… et réflexive !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que masquent les « nouveaux publics étudiants » : les enjeux de la troisième massification de l’enseignement supérieur français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ripoll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+                <w:t xml:space="preserve">Marie-Paule Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, </w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89, pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.8428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1094548ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281098v1</w:t>
+                <w:t xml:space="preserve">hal-03921504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace concurrentiel de l’enseignement supérieur universitaire francilien :</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une géographie critique… et réflexive !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48464/ef-103-03⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.8428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03674145v1</w:t>
+                <w:t xml:space="preserve">hal-04281098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que masquent les « nouveaux publics étudiants » : les enjeux de la troisième massification de l’enseignement supérieur français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’espace concurrentiel de l’enseignement supérieur universitaire francilien :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 89, pp.57. </w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp. 44-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1094548ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-103-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921504v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les trajectoires de jeunes de quartiers populaires : une analyse par les récits de soi</w:t>
               </w:r>
@@ -1059,248 +1059,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04019112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcoursup : les prémices d’un accroissement de la stratification sociale et scolaire des formations du supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : À la croisée des disciplines : enquêter sur les mobilités géographiques dans le système d’enseignement français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/agora.089.0023⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les parcours de formation au prisme des mobilités, 2021/3 (155), pp.7-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.9824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124481v1</w:t>
+                <w:t xml:space="preserve">hal-03617255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : À la croisée des disciplines : enquêter sur les mobilités géographiques dans le système d’enseignement français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcoursup : les prémices d’un accroissement de la stratification sociale et scolaire des formations du supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solenn Huitric</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Les parcours de formation au prisme des mobilités, 2021/3 (155), pp.7-24. </w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.23-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.9824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agora.089.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617255v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes APB et Parcoursup au service de l’égalité des chances ?</w:t>
               </w:r>
@@ -1384,459 +1384,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03046261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des instruments dans la sélection des bacheliers dans l’enseignement supérieur. La nouvelle gouvernance des affectations par les algorithmes</w:t>
+                <w:t xml:space="preserve">Les trajectoires socialement et spatialement différenciées des étudiants franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès van Zanten</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/socio.102.0209⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.6845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124472v1</w:t>
+                <w:t xml:space="preserve">halshs-04124469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires socialement et spatialement différenciées des étudiants franciliens</w:t>
+                <w:t xml:space="preserve">Le rôle des instruments dans la sélection des bacheliers dans l’enseignement supérieur. La nouvelle gouvernance des affectations par les algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léonard Moulin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145, pp.7-28. </w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.209-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.6845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/socio.102.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124469v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des mobilités quotidiennes étudiantes</w:t>
+                <w:t xml:space="preserve">Quelle place pour la théorie dans le champ de l’aménagement et de l’urbanisme en France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Baron</w:t>
+                <w:t xml:space="preserve">Matthieu Gimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Delage</w:t>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Citron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OVE infos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38</w:t>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01976884v1</w:t>
+                <w:t xml:space="preserve">halshs-03840407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la théorie dans le champ de l’aménagement et de l’urbanisme en France?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche des mobilités quotidiennes étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Maulat</w:t>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bognon</w:t>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Citron</w:t>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13</w:t>
+              <w:t xml:space="preserve">OVE infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03840407v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la globalisation bouleverse l’université</w:t>
               </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harari-Kermadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1984,494 +1984,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager des savoir-faire pédagogiques : retours sur l’expérience éditoriale des Feuilles de géographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner a l’université, ça s’apprend ? Quatre apprenti.e.s face aux faiblesses de la formation à l’enseignement en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+                <w:t xml:space="preserve">Nicolas Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Frouillou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lina Raad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.1146⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397146v1</w:t>
+                <w:t xml:space="preserve">halshs-02906772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des publics hétérogènes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cdg.1129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner a l’université, ça s’apprend ? Quatre apprenti.e.s face aux faiblesses de la formation à l’enseignement en géographie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gimat</w:t>
+                <w:t xml:space="preserve">Partager des savoir-faire pédagogiques : retours sur l’expérience éditoriale des Feuilles de géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Persyn</w:t>
+                <w:t xml:space="preserve">Annaig Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Raad</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10, </w:t>
+              <w:t xml:space="preserve">, 2017, 10, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.1233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02906772v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ségrégations résidentielles aux ségrégations universitaires : géographie des recrutements étudiants dans la métropole francilienne</w:t>
+                <w:t xml:space="preserve">Post-bac admission: an algorithmically constrained &amp;quot; free choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Liberty, Equality, IT, 10, http://www.jssj.org/article/admission-post-bac-un-libre-choix-sous-contrainte-algorithmique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124505v1</w:t>
+                <w:t xml:space="preserve">halshs-01507150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-bac admission: an algorithmically constrained &amp;quot; free choice</w:t>
+                <w:t xml:space="preserve">Des ségrégations résidentielles aux ségrégations universitaires : géographie des recrutements étudiants dans la métropole francilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Liberty, Equality, IT, 10, http://www.jssj.org/article/admission-post-bac-un-libre-choix-sous-contrainte-algorithmique/</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01507150v1</w:t>
+                <w:t xml:space="preserve">halshs-04124505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission post-bac : un « libre choix » sous contrainte algorithmique</w:t>
               </w:r>
@@ -2664,51 +2664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la maison dans des albums pour enfants, une source pour les géographies de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2733,51 +2733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie d’un espace conçu pour les élèves, approprié par les enfants : l’école maternelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2948,77 +2948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des savoirs du lot n°2 : Territoires d’études et mobilités quotidiennes des étudiants, Rapport Final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3079,217 +3079,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension spatiale de l’évolution des publics admis en L1 droit entre Admission Post-Bac (2016) et Parcoursup (2019) en Île-de-France et Occitanie ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+                <w:t xml:space="preserve">Ségrégations urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fanette Merlin; Nadine Théophile. </w:t>
+              <w:t xml:space="preserve">Magali Talandier; Josselin Tallec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De plus en plus de sélection dans un enseignement supérieur en segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.cereq.3335⟩</w:t>
+              <w:t xml:space="preserve">Les inégalités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.251-294, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9101.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365039v1</w:t>
+                <w:t xml:space="preserve">halshs-04124507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégations urbaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fol</w:t>
+                <w:t xml:space="preserve">La dimension spatiale de l’évolution des publics admis en L1 droit entre Admission Post-Bac (2016) et Parcoursup (2019) en Île-de-France et Occitanie ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Magali Talandier; Josselin Tallec. </w:t>
+              <w:t xml:space="preserve">Fanette Merlin; Nadine Théophile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inégalités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Group, pp.251-294, 2023, </w:t>
+              <w:t xml:space="preserve">De plus en plus de sélection dans un enseignement supérieur en segmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, pp.9-25, 2023, Céreq Échanges, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9101.ch7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.cereq.3335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124507v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spatial Dimension of Educational Inequalities</w:t>
               </w:r>
@@ -3554,311 +3554,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de Parcoursup sur les orientations universitaires des femmes de milieux populaires</w:t>
+                <w:t xml:space="preserve">Où serai-je dans 5 ans ? Ce que les rêves et les projets disent des jeunes de quartier populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Beaud; Mathias Millet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Pop-Part; Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'université, pour quoi faire ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-81, 2021, La vie des idées.fr, 978-2-13-082443-5</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier, le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F éditions, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124515v1</w:t>
+                <w:t xml:space="preserve">halshs-04124510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgré les inégalités, la diversité des rapports à l’école</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets de Parcoursup sur les orientations universitaires des femmes de milieux populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Beaud; Mathias Millet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif,</w:t>
+              <w:t xml:space="preserve">L'université, pour quoi faire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 75-80, 2021, 978-2-37662-027-3</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-81, 2021, La vie des idées.fr, 978-2-13-082443-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538023v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où serai-je dans 5 ans ? Ce que les rêves et les projets disent des jeunes de quartier populaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malgré les inégalités, la diversité des rapports à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collectif Pop-Part; Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin; Collectif Pop-Part. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier, le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F éditions, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 75-80, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124510v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ségrégations aux diversités urbaines ? Une question sociale, un enjeu de recherche</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour la production de la recherche urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Adisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4405,51 +4405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les trajectoires universitaires d’étudiants en AES et en droit pour saisir les différences entre universités en Île-de-France (base SISE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cordazzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’étudiants. Sources, enjeux et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4698,64 +4698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structuration du paysage universitaire francilien. Ce que disent les représentations et les parcours étudiants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence BOURILLON, Eléonore MARANTZ, Stéphanie MECHINE et Loïc VADELORGE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'Université de Paris aux universités d'Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4797,90 +4797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace universitaire francilien entre logiques planificatrices et pratiques étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5036,51 +5036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une géographie critique ... et réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5157,90 +5157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de formation au prisme des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 155, pp.7-24, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5300,178 +5300,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcoursup : quelles sélections à l'entrée dans le supérieur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mission précarité et santé étudiante : cartographie, perspective, objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail: 26 es Journées du Longitudinal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre associé au Céreq de Toulouse du Laboratoire CERTOP, Nov 2020, Toulouse, France. pp.43-50</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03190273v1</w:t>
+                <w:t xml:space="preserve">hal-03479382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission précarité et santé étudiante : cartographie, perspective, objectifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcoursup : quelles sélections à l'entrée dans le supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2021, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail: 26 es Journées du Longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre associé au Céreq de Toulouse du Laboratoire CERTOP, Nov 2020, Toulouse, France. pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479382v1</w:t>
+                <w:t xml:space="preserve">halshs-03190273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès aux données administratives de l’enseignement secondaire et supérieur</w:t>
               </w:r>
@@ -5526,77 +5526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires des mobilités étudiantes et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5634,77 +5634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace universitaire francilien, logique planificatrice et pratiques étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6306,51 +6306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04312901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21939" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094548ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9824" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0337" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0209" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124469v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6845" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persyn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1233" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560819v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3335" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9101.ch7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.ch1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9088.ch1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714666v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/comment-ca-matche--9782724639001.htm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.simio.2022.01.0061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/luniversite-pour-quoi-faire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/etudes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mazier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/chercheur-e-s-critiques-en-terrains-critiques/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03183959v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rassat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36968" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/16269" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/12692" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0663" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519692v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vignale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnesco.fr/wp-content/uploads/2019/08/190801_Cnesco_Post-baccalaureat_Lemistre_Merlin_coord.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305781v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Le Bars" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7628" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479382v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854390v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36903" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01890145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA010640" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01274983v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04312901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.21939" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04297833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Farges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.6410" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094548ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8428" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-03" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9824" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0337" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0209" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1233" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Frouillou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560819v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9101.ch7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3335" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.ch1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9088.ch1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714666v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/comment-ca-matche--9782724639001.htm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.simio.2022.01.0061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/luniversite-pour-quoi-faire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03538023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/etudes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Mazier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/chercheur-e-s-critiques-en-terrains-critiques/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03183959v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rassat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36968" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/16269" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/12692" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0663" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519692v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vignale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnesco.fr/wp-content/uploads/2019/08/190801_Cnesco_Post-baccalaureat_Lemistre_Merlin_coord.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305781v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vadelorge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Le Bars" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7628" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9460" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479382v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854390v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36903" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01890145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA010640" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01274983v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>