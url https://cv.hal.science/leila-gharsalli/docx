--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -363,51 +363,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayesian inversion for microwave breast imaging</w:t>
+                <w:t xml:space="preserve">Inverse scattering in a Bayesian framework: application to microwave imaging for breast cancer detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
@@ -425,97 +425,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Methods in Engineering and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (11), pp.114011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/30/11/114011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211734v1</w:t>
+                <w:t xml:space="preserve">hal-01103456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse scattering in a Bayesian framework: application to microwave imaging for breast cancer detection</w:t>
+                <w:t xml:space="preserve">Variational Bayesian inversion for microwave breast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
@@ -533,130 +542,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Assisted Methods in Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3/4), pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24423/cames.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/30/11/114011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01103456v1</w:t>
+                <w:t xml:space="preserve">hal-01211734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint multi-target detection-tracking in cognitive massive MIMO radar via POMCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Bouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -691,51 +700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -745,250 +754,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Machine Learning for Breast Cancer Detection Using Microwave Imaging in the Frequency Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glasgow, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning for Cognitive Integrated Communication and Sensing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mostafa Ibrahim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydin Sezgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Microwave Week (EuMW 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear microwave imaging for breast-cancer using a variational Bayesian algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1030,298 +1039,298 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on the Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. pp.PP1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gradient-like variational Bayesian approach: Application to microwave imaging for breast tumor detection</w:t>
+                <w:t xml:space="preserve">Variational Bayesian inversion for microwave imaging applied to breast cancer detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering (ICIPE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cracovie, Poland. pp.ID 5-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01266174v1</w:t>
+                <w:t xml:space="preserve">hal-01103636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayesian inversion for microwave imaging applied to breast cancer detection</w:t>
+                <w:t xml:space="preserve">A gradient-like variational Bayesian approach: Application to microwave imaging for breast tumor detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering (ICIPE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1708-1712, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103636v1</w:t>
+                <w:t xml:space="preserve">hal-01266174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Bayesian Approach with a heavy-tailed prior distribution for solving a non-linear inverse scattering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1363,73 +1372,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MaxEnt - 34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gauss-Markov mixture prior model for a variational Bayesian approach to microwave breast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1471,81 +1480,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMA 2014 - IEEE Conference on Antenna Measurements and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Juan-Les-Pins, France. pp.ID SP13.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave imaging within a variational Bayesian framework: application to breast tumor detection</w:t>
+                <w:t xml:space="preserve">Microwave tomography for breast cancer detection within a Variational Bayesian Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
@@ -1563,97 +1572,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSSMA 2013 - Interdisciplinary Symposium on Signals and Systems for Medical Applications (ISSSMA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.ID1569743387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832372v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave tomography for breast cancer detection within a Variational Bayesian Approach</w:t>
+                <w:t xml:space="preserve">Approche bayésienne variationnelle en tomographie micro-onde appliquée à la détection du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
@@ -1671,97 +1680,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.ID1569743387</w:t>
+              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. ID411, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854799v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche bayésienne variationnelle en tomographie micro-onde appliquée à la détection du cancer du sein</w:t>
+                <w:t xml:space="preserve">Microwave imaging within a variational Bayesian framework: application to breast tumor detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
@@ -1779,270 +1788,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. ID411, 4 p</w:t>
+              <w:t xml:space="preserve">ISSSMA 2013 - Interdisciplinary Symposium on Signals and Systems for Medical Applications (ISSSMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854796v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian variational approximation implementation for linear inverse problem with infinite Gaussian mixture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad-Djafari Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GDR ISIS: Résolution de problèmes inverses : optimisation et parallélisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Bayesian approximation with scale mixture prior: a comparison between three algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad-Djafari Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Workshop on Bayesian Inference and Maximun Entropy Methods in Sciences and Engineerin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Garching near Munich, Germany. pp.130-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2052,107 +2061,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimisation Algorithms and Swarm Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.104735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2162,100 +2171,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches bayésiennes en tomographie micro-ondes : applications à l'imagerie du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris Sud - Paris XI, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015PA112048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01159537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2265,105 +2274,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gradient-like Variational Bayesian approach for inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2431,51 +2440,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2188AD8"/>
+    <w:nsid w:val="106B0E31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2662,51 +2671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-gharsalli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01211734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/11/114011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dridi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Sezgin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103674v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104735" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-gharsalli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/11/114011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01211734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/cames.38" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dridi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Sezgin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104735" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>