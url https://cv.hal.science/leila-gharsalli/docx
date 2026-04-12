--- v1 (2026-04-10)
+++ v2 (2026-04-12)
@@ -1069,252 +1069,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayesian inversion for microwave imaging applied to breast cancer detection</w:t>
+                <w:t xml:space="preserve">A gradient-like variational Bayesian approach: Application to microwave imaging for breast tumor detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering (ICIPE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1708-1712, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103636v1</w:t>
+                <w:t xml:space="preserve">hal-01266174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gradient-like variational Bayesian approach: Application to microwave imaging for breast tumor detection</w:t>
+                <w:t xml:space="preserve">Variational Bayesian inversion for microwave imaging applied to breast cancer detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering (ICIPE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cracovie, Poland. pp.ID 5-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01266174v1</w:t>
+                <w:t xml:space="preserve">hal-01103636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Bayesian Approach with a heavy-tailed prior distribution for solving a non-linear inverse scattering problem</w:t>
               </w:r>
@@ -2440,51 +2440,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="106B0E31"/>
+    <w:nsid w:val="D8FE129B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2671,51 +2671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-gharsalli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/11/114011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01211734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/cames.38" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dridi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Sezgin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104735" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-gharsalli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/11/114011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01211734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/cames.38" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dridi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Sezgin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104735" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>