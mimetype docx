--- v2 (2026-04-12)
+++ v3 (2026-05-17)
@@ -130,85 +130,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMDP-Driven cognitive massive MIMO radar: joint target detection-tracking in unknown disturbances</w:t>
+                <w:t xml:space="preserve">Joint multi-target detection-tracking in cognitive massive MIMO radar via POMCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Bouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
@@ -222,458 +222,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905721v2</w:t>
-[...324 lines deleted...]
-                <w:t xml:space="preserve">hal-01211734v1</w:t>
+                <w:t xml:space="preserve">hal-05296393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint multi-target detection-tracking in cognitive massive MIMO radar via POMCP</w:t>
+                <w:t xml:space="preserve">POMDP-Driven cognitive massive MIMO radar: joint target detection-tracking in unknown disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Bouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
@@ -687,70 +355,402 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Radar Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905721v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical sizing of a composite launcher structure by hybridizing a genetic algorithm with a local search method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.100125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2021.100125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverse scattering in a Bayesian framework: application to microwave imaging for breast cancer detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (11), pp.114011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/30/11/114011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variational Bayesian inversion for microwave breast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Assisted Methods in Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3/4), pp.199-210. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296393v1</w:t>
+                <w:t xml:space="preserve">⟨10.24423/cames.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -980,77 +980,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear microwave imaging for breast-cancer using a variational Bayesian algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on the Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. pp.PP1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1069,792 +1069,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gradient-like variational Bayesian approach: Application to microwave imaging for breast tumor detection</w:t>
+                <w:t xml:space="preserve">A Gauss-Markov mixture prior model for a variational Bayesian approach to microwave breast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAMA 2014 - IEEE Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Juan-Les-Pins, France. pp.ID SP13.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266174v1</w:t>
+                <w:t xml:space="preserve">hal-01103674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayesian inversion for microwave imaging applied to breast cancer detection</w:t>
+                <w:t xml:space="preserve">A gradient-like variational Bayesian approach: Application to microwave imaging for breast tumor detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering (ICIPE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1708-1712, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103636v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayesian Approach with a heavy-tailed prior distribution for solving a non-linear inverse scattering problem</w:t>
+                <w:t xml:space="preserve">Variational Bayesian inversion for microwave imaging applied to breast cancer detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MaxEnt - 34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Amboise, France</w:t>
+              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering (ICIPE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cracovie, Poland. pp.ID 5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103647v1</w:t>
+                <w:t xml:space="preserve">hal-01103636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gauss-Markov mixture prior model for a variational Bayesian approach to microwave breast imaging</w:t>
+                <w:t xml:space="preserve">Variational Bayesian Approach with a heavy-tailed prior distribution for solving a non-linear inverse scattering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMA 2014 - IEEE Conference on Antenna Measurements and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Juan-Les-Pins, France. pp.ID SP13.4</w:t>
+              <w:t xml:space="preserve">MaxEnt - 34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103674v1</w:t>
+                <w:t xml:space="preserve">hal-01103647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave tomography for breast cancer detection within a Variational Bayesian Approach</w:t>
+                <w:t xml:space="preserve">Microwave imaging within a variational Bayesian framework: application to breast tumor detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.ID1569743387</w:t>
+              <w:t xml:space="preserve">ISSSMA 2013 - Interdisciplinary Symposium on Signals and Systems for Medical Applications (ISSSMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854799v1</w:t>
+                <w:t xml:space="preserve">hal-00832372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche bayésienne variationnelle en tomographie micro-onde appliquée à la détection du cancer du sein</w:t>
+                <w:t xml:space="preserve">Microwave tomography for breast cancer detection within a Variational Bayesian Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. ID411, 4 p</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.ID1569743387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854796v1</w:t>
+                <w:t xml:space="preserve">hal-00854799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave imaging within a variational Bayesian framework: application to breast tumor detection</w:t>
+                <w:t xml:space="preserve">Approche bayésienne variationnelle en tomographie micro-onde appliquée à la détection du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSSMA 2013 - Interdisciplinary Symposium on Signals and Systems for Medical Applications (ISSSMA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2013 - XXIVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. ID411, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832372v1</w:t>
+                <w:t xml:space="preserve">hal-00854796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian variational approximation implementation for linear inverse problem with infinite Gaussian mixture model</w:t>
               </w:r>
@@ -2440,51 +2440,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8FE129B"/>
+    <w:nsid w:val="1FA4E470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2671,51 +2671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-gharsalli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/11/114011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01211734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/cames.38" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dridi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Sezgin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104735" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-gharsalli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/11/114011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01211734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/cames.38" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dridi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mostafa Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Sezgin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01459711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.104735" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>