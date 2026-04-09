--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -100,356 +100,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme urbain événementiel : une ressource également pour les habitants. Le cas du marché de Noël des Champs-Élysées</w:t>
+                <w:t xml:space="preserve">Are mobile devices playing a part in creating new tourist practices? Les Champs-Elysées: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1074089ar⟩</w:t>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312962v1</w:t>
+                <w:t xml:space="preserve">hal-03312977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terminaux mobiles contribuent-ils à renouveler les pratiques des touristes ? Le cas des Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/viatourism.6171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are mobile devices playing a part in creating new tourist practices? Les Champs-Elysées: a case study</w:t>
+                <w:t xml:space="preserve">Le tourisme urbain événementiel : une ressource également pour les habitants. Le cas du marché de Noël des Champs-Élysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18, </w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1074089ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312977v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coprésence des touristes et des habitants au cœur de la résilience du tourisme urbain. Une analyse du marché de Noël des Champs Elysées à partir de données d’enquêtes et des téléphones mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -673,51 +673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creativity, plasticity, quality: on the emergence of a new food offering in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Jeannerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -758,263 +758,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortening food supply chains: A means for maintaining agriculture close to urban areas? The case of the French metropolitan area of Paris</w:t>
+                <w:t xml:space="preserve">Une interview de Michel Aglietta, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine C. Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2013/4), page 413-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.15.413-420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.04.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001371v1</w:t>
+                <w:t xml:space="preserve">hal-00950729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview de Michel Aglietta, Regards sur les questions d'actualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shortening food supply chains: A means for maintaining agriculture close to urban areas? The case of the French metropolitan area of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Kebir</w:t>
+                <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (2013/4), page 413-420. </w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.85-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.15.413-420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950729v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de Bertrand Hervieu, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1073,51 +1073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview d'Allen J. Scott, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1176,51 +1176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creativity, plasticity, quality : on the emergence of a new food offering in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues H. Jeannerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1258,51 +1258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de François Bourguignon, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1361,51 +1361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cantines bio : que reste-t-il de l'esprit pionnier?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1430,51 +1430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview d'Antoine Bailly, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1533,51 +1533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de Denise Pumain, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1636,51 +1636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de Roland Castro, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1739,51 +1739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de John Friedmann, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1856,51 +1856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de Georges Balandier, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1947,51 +1947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de Maurice Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2050,51 +2050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés dur les questions d'actualité. Une interview de Roberto Camagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2132,51 +2132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Interview de René Passet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2235,51 +2235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview d'Edgar Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3105,51 +3105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Ephraim Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA, Aug 2024, Terceira Island, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3187,51 +3187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of glacier tourism to climate change: a regional economic perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA 2023 62th Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association, Aug 2023, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3282,51 +3282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ochjoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA Winter Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA, Mar 2023, Donovaly, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III International RESER Conference. Sierre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HES-SO Valais-Wallis, Dec 2023, Sierre, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3485,51 +3485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice and appropriation of digital technology: evolution versus revolution? The case of the Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3580,51 +3580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mobile devices renew urban tourism practices? The case of the Champs Elysees in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSAI XIIIth World Conference: SMART REGIONS - Opportunities for sustainable development in the digital era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Moroccan Section of the Regional Science Association International, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3662,51 +3662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices in M-tourism in the cities: The case of the Champs Elysees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th ERSA Congress “Places for People: Innovative, Inclusive and liveable Regions”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3744,51 +3744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-tourism et renouvellement du tourisme urbain. Le cas des Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Ré-invention des territoires touristiques : entre attentes des consommateurs, adaptation de l’offre et nouvelles formes de résidentialités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3813,51 +3813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3977,51 +3977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4059,51 +4059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and regional development of short supply food chains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosei University Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4128,51 +4128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Innovation et rénovation thermique des bâtiments : un levier d’action pour la transition énergétique des territoires : le cas du projet Greenov»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la COP 21 à la COP 22 : Changements climatiques et transition énergétique des territoires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rabat Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4197,51 +4197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and energy efficiency: challenges and opportunities for European cities and regions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4590,51 +4590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darbellay Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nahrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4689,51 +4689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tall buildings as urban objects for Sustainable cities? A New Approach to characterise urbanity of high-rises »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossignol Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,51 +4797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours multifonctionnelles, « ville verticale » et urbanité : enjeux et perspectives d'une articulation public/privé renouvelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossignol Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5000,51 +5000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability, innovation and regional development : towards new forms of territorialisation of economic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosei University Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Tokyo Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5069,51 +5069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability, Innovation and regional development : towards new forms of territorialisation of economic activities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,51 +5177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical proximity and the new short supply food chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5253,234 +5253,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The logistic leverages of short food supply chains performance in terms of sustainability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic systems of knoweldge and gegions : a typology based on the analysis of producer-consumer relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Jeannerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal. 10p</w:t>
+              <w:t xml:space="preserve">DRUID Summer conference on "Opening up innovation : strategy, organization and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRUID Society - Advancing premium research on innovation and the dynamics of technical, structural and institutional change (DRUID). Londres, GBR., Jun 2010, Londres, United Kingdom. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614963v1</w:t>
+                <w:t xml:space="preserve">hal-01198177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic systems of knoweldge and gegions : a typology based on the analysis of producer-consumer relation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The logistic leverages of short food supply chains performance in terms of sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligdwine Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRUID Summer conference on "Opening up innovation : strategy, organization and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRUID Society - Advancing premium research on innovation and the dynamics of technical, structural and institutional change (DRUID). Londres, GBR., Jun 2010, Londres, United Kingdom. 23 p</w:t>
+              <w:t xml:space="preserve">12th World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198177v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The issue of geographical proximity in the new forms of food production and consumption</w:t>
               </w:r>
@@ -5561,51 +5561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic commodity chains in Ile-deFrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5669,51 +5669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short supply chains in periurban zones : a way to maintain rurality near the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5908,51 +5908,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs à l’épreuve du projet urbain et de l’initiative citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5983,51 +5983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Innovation and Regional Development : Rethinking Innovative Milieus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6116,51 +6116,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Sustainable Innovation and Regional Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6224,51 +6224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Sustainability, innovative milieus and territorial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6328,51 +6328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in the sustainable renovation sector in Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leila Kebir; Olivier Crevoisier; Pedro Costa; Véronique Peyrache-Gadeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Innovation and Regional Development : Rethinking Innovative Milieus </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.50-62, 2017, </w:t>
@@ -7500,51 +7500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning region et systèmes territoriaux de production (reprint)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Camagni; Denis Maillat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux Innovateurs : théories et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, Anthropos, 2006</w:t>
@@ -8031,51 +8031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Qualifies as a Cluster Theory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Maskell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8262,51 +8262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074089ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6201" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Jeannerat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfw.2013.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yasmina L. Y. Kebir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45N5XNDL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.413-420" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WWSPF27F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.161-168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6MFJPQS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.303-311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W81RX1Z8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.327-334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NVKZP74Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.433-439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V3RTZQD5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.435-443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DLVMC6LB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.93-101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PJ4R7M0T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lafontaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.207-211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.321-329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yasmina Kebir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.225-231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259FD1E454E9BBC6BDFF660D11FAC25DFC1B15B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.437-447" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C4FCB9F6AB9AE14C01E3F765F806D80BB493BF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.111-118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E818B847E8B06C21D05EDA44440C79296F5CA7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crevoisier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654310802401607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2007.012882" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.065.0701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Ramseyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fragni&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ephraim Gerber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ochjoski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clivaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Claire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Pedro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boivin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Traversac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00405218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colletis-Wah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Corpataux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784712211" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784712211.00010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415677400/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1460-nouveaux-rapports-a-la-nature-dans-les-campagnes-.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198091v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4558-circuits-courts-contribution-au-developpement-regional.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Colletis-Wahl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maskell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456589v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074089ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Jeannerat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfw.2013.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.413-420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WWSPF27F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yasmina L. Y. Kebir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.04.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45N5XNDL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.161-168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6MFJPQS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.303-311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W81RX1Z8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.327-334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NVKZP74Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.433-439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V3RTZQD5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.435-443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DLVMC6LB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.93-101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PJ4R7M0T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lafontaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.207-211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.321-329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yasmina Kebir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.225-231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259FD1E454E9BBC6BDFF660D11FAC25DFC1B15B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.437-447" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C4FCB9F6AB9AE14C01E3F765F806D80BB493BF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.111-118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E818B847E8B06C21D05EDA44440C79296F5CA7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crevoisier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654310802401607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2007.012882" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.065.0701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Ramseyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fragni&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ephraim Gerber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ochjoski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clivaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Claire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Pedro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boivin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Traversac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00405218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colletis-Wah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Corpataux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784712211" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784712211.00010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415677400/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1460-nouveaux-rapports-a-la-nature-dans-les-campagnes-.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198091v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4558-circuits-courts-contribution-au-developpement-regional.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Colletis-Wahl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maskell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456589v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>