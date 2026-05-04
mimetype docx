--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -100,356 +100,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are mobile devices playing a part in creating new tourist practices? Les Champs-Elysées: a case study</w:t>
+                <w:t xml:space="preserve">Le tourisme urbain événementiel : une ressource également pour les habitants. Le cas du marché de Noël des Champs-Élysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6201⟩</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074089ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312977v1</w:t>
+                <w:t xml:space="preserve">hal-03312962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terminaux mobiles contribuent-ils à renouveler les pratiques des touristes ? Le cas des Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme urbain événementiel : une ressource également pour les habitants. Le cas du marché de Noël des Champs-Élysées</w:t>
+                <w:t xml:space="preserve">Are mobile devices playing a part in creating new tourist practices? Les Champs-Elysées: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1074089ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312962v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coprésence des touristes et des habitants au cœur de la résilience du tourisme urbain. Une analyse du marché de Noël des Champs Elysées à partir de données d’enquêtes et des téléphones mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -673,51 +673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creativity, plasticity, quality: on the emergence of a new food offering in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Jeannerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -758,263 +758,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview de Michel Aglietta, Regards sur les questions d'actualité</w:t>
+                <w:t xml:space="preserve">Shortening food supply chains: A means for maintaining agriculture close to urban areas? The case of the French metropolitan area of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Kebir</w:t>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.15.413-420⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950729v1</w:t>
+                <w:t xml:space="preserve">hal-01001371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortening food supply chains: A means for maintaining agriculture close to urban areas? The case of the French metropolitan area of Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une interview de Michel Aglietta, Regards sur les questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41, pp.85-93. </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2013/4), page 413-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.15.413-420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001371v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de Bertrand Hervieu, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1073,51 +1073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview d'Allen J. Scott, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1176,51 +1176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creativity, plasticity, quality : on the emergence of a new food offering in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues H. Jeannerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1258,51 +1258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de François Bourguignon, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1361,51 +1361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cantines bio : que reste-t-il de l'esprit pionnier?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1430,51 +1430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview d'Antoine Bailly, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1533,51 +1533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de Denise Pumain, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1636,51 +1636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de Roland Castro, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1739,51 +1739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de John Friedmann, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1856,51 +1856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de Georges Balandier, Regards sur les questions d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1947,51 +1947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview de Maurice Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2050,51 +2050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés dur les questions d'actualité. Une interview de Roberto Camagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2132,51 +2132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Interview de René Passet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2235,51 +2235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interview d'Edgar Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3105,51 +3105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Ephraim Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA, Aug 2024, Terceira Island, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3168,204 +3168,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of glacier tourism to climate change: a regional economic perspective.</w:t>
+                <w:t xml:space="preserve">Teaching (with) digital tools. Barriers to the integration of digital technologies. Findings from the DIGI-SOC project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ochjoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERSA 2023 62th Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association, Aug 2023, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">ERSA Winter Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERSA, Mar 2023, Donovaly, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04192256v1</w:t>
+                <w:t xml:space="preserve">halshs-04266987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching (with) digital tools. Barriers to the integration of digital technologies. Findings from the DIGI-SOC project.</w:t>
+                <w:t xml:space="preserve">Adaptation of glacier tourism to climate change: a regional economic perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERSA Winter Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERSA, Mar 2023, Donovaly, Slovakia</w:t>
+              <w:t xml:space="preserve">ERSA 2023 62th Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association, Aug 2023, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04266987v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lifeblood Of Summer Skiing Is Melting Away: Perceived Vulnerabilities And Adaptation Strategies</w:t>
               </w:r>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III International RESER Conference. Sierre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HES-SO Valais-Wallis, Dec 2023, Sierre, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3485,51 +3485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice and appropriation of digital technology: evolution versus revolution? The case of the Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3580,51 +3580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mobile devices renew urban tourism practices? The case of the Champs Elysees in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSAI XIIIth World Conference: SMART REGIONS - Opportunities for sustainable development in the digital era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Moroccan Section of the Regional Science Association International, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3662,51 +3662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices in M-tourism in the cities: The case of the Champs Elysees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th ERSA Congress “Places for People: Innovative, Inclusive and liveable Regions”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3744,51 +3744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-tourism et renouvellement du tourisme urbain. Le cas des Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Ré-invention des territoires touristiques : entre attentes des consommateurs, adaptation de l’offre et nouvelles formes de résidentialités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3813,51 +3813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3977,51 +3977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4059,51 +4059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and regional development of short supply food chains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosei University Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4128,51 +4128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Innovation et rénovation thermique des bâtiments : un levier d’action pour la transition énergétique des territoires : le cas du projet Greenov»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la COP 21 à la COP 22 : Changements climatiques et transition énergétique des territoires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rabat Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4197,51 +4197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and energy efficiency: challenges and opportunities for European cities and regions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4590,51 +4590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darbellay Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nahrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4689,51 +4689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tall buildings as urban objects for Sustainable cities? A New Approach to characterise urbanity of high-rises »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossignol Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,51 +4797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours multifonctionnelles, « ville verticale » et urbanité : enjeux et perspectives d'une articulation public/privé renouvelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossignol Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5000,51 +5000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability, innovation and regional development : towards new forms of territorialisation of economic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosei University Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Tokyo Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5069,51 +5069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability, Innovation and regional development : towards new forms of territorialisation of economic activities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,51 +5177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical proximity and the new short supply food chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5253,234 +5253,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic systems of knoweldge and gegions : a typology based on the analysis of producer-consumer relation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The logistic leverages of short food supply chains performance in terms of sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligdwine Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRUID Summer conference on "Opening up innovation : strategy, organization and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRUID Society - Advancing premium research on innovation and the dynamics of technical, structural and institutional change (DRUID). Londres, GBR., Jun 2010, Londres, United Kingdom. 23 p</w:t>
+              <w:t xml:space="preserve">12th World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198177v1</w:t>
+                <w:t xml:space="preserve">hal-00614963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The logistic leverages of short food supply chains performance in terms of sustainability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic systems of knoweldge and gegions : a typology based on the analysis of producer-consumer relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Jeannerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal. 10p</w:t>
+              <w:t xml:space="preserve">DRUID Summer conference on "Opening up innovation : strategy, organization and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRUID Society - Advancing premium research on innovation and the dynamics of technical, structural and institutional change (DRUID). Londres, GBR., Jun 2010, Londres, United Kingdom. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614963v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The issue of geographical proximity in the new forms of food production and consumption</w:t>
               </w:r>
@@ -5561,51 +5561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic commodity chains in Ile-deFrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5669,51 +5669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short supply chains in periurban zones : a way to maintain rurality near the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5908,51 +5908,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs à l’épreuve du projet urbain et de l’initiative citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5983,51 +5983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Innovation and Regional Development : Rethinking Innovative Milieus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6116,51 +6116,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Sustainable Innovation and Regional Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6224,51 +6224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Sustainability, innovative milieus and territorial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6328,51 +6328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in the sustainable renovation sector in Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leila Kebir; Olivier Crevoisier; Pedro Costa; Véronique Peyrache-Gadeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Innovation and Regional Development : Rethinking Innovative Milieus </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.50-62, 2017, </w:t>
@@ -7500,51 +7500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning region et systèmes territoriaux de production (reprint)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Camagni; Denis Maillat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux Innovateurs : théories et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, Anthropos, 2006</w:t>
@@ -8031,51 +8031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Qualifies as a Cluster Theory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Maskell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8262,51 +8262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074089ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Jeannerat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfw.2013.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.413-420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WWSPF27F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yasmina L. Y. Kebir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.04.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45N5XNDL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.161-168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6MFJPQS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.303-311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W81RX1Z8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.327-334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NVKZP74Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.433-439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V3RTZQD5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.435-443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DLVMC6LB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.93-101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PJ4R7M0T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lafontaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.207-211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.321-329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yasmina Kebir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.225-231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259FD1E454E9BBC6BDFF660D11FAC25DFC1B15B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.437-447" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C4FCB9F6AB9AE14C01E3F765F806D80BB493BF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.111-118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E818B847E8B06C21D05EDA44440C79296F5CA7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crevoisier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654310802401607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2007.012882" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.065.0701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Ramseyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fragni&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ephraim Gerber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ochjoski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clivaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Claire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Pedro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boivin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Traversac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00405218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colletis-Wah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Corpataux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784712211" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784712211.00010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415677400/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1460-nouveaux-rapports-a-la-nature-dans-les-campagnes-.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198091v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4558-circuits-courts-contribution-au-developpement-regional.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Colletis-Wahl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maskell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456589v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074089ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6201" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Jeannerat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfw.2013.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yasmina L. Y. Kebir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45N5XNDL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.413-420" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WWSPF27F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.161-168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6MFJPQS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.303-311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W81RX1Z8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.327-334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NVKZP74Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.433-439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V3RTZQD5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.435-443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DLVMC6LB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.93-101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PJ4R7M0T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lafontaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.207-211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.321-329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yasmina Kebir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.225-231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259FD1E454E9BBC6BDFF660D11FAC25DFC1B15B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.437-447" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C4FCB9F6AB9AE14C01E3F765F806D80BB493BF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.111-118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E818B847E8B06C21D05EDA44440C79296F5CA7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crevoisier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654310802401607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2007.012882" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.065.0701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Ramseyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fragni&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ephraim Gerber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ochjoski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clivaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Claire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Pedro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boivin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Traversac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00405218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colletis-Wah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Corpataux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784712211" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784712211.00010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415677400/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1460-nouveaux-rapports-a-la-nature-dans-les-campagnes-.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198091v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4558-circuits-courts-contribution-au-developpement-regional.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Colletis-Wahl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maskell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456589v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>