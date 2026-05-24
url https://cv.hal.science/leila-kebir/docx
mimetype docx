--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -66,2862 +66,2992 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme urbain événementiel : une ressource également pour les habitants. Le cas du marché de Noël des Champs-Élysées</w:t>
+                <w:t xml:space="preserve">Systemic thinking in mountain research impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+                <w:t xml:space="preserve">Jeanne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
+                <w:t xml:space="preserve">Ephraim Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1074089ar⟩</w:t>
+              <w:t xml:space="preserve">Annals of Tourism Research Empirical Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), pp.100219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annale.2026.100219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312962v1</w:t>
+                <w:t xml:space="preserve">hal-05610134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les terminaux mobiles contribuent-ils à renouveler les pratiques des touristes ? Le cas des Champs Elysées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le tourisme urbain événementiel : une ressource également pour les habitants. Le cas du marché de Noël des Champs-Élysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6171⟩</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074089ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313571v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are mobile devices playing a part in creating new tourist practices? Les Champs-Elysées: a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les terminaux mobiles contribuent-ils à renouveler les pratiques des touristes ? Le cas des Champs Elysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6201⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312977v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coprésence des touristes et des habitants au cœur de la résilience du tourisme urbain. Une analyse du marché de Noël des Champs Elysées à partir de données d’enquêtes et des téléphones mobiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Are mobile devices playing a part in creating new tourist practices? Les Champs-Elysées: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leila Kebir</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Caribéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406796v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biens communs et territoires - Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La coprésence des touristes et des habitants au cœur de la résilience du tourisme urbain. Une analyse du marché de Noël des Champs Elysées à partir de données d’enquêtes et des téléphones mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618185v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, resources and markets : What territorial economic systems of valuation ?</w:t>
+                <w:t xml:space="preserve">Biens communs et territoires - Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues H. Jeannerat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nahrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 175 (4), pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.175.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455848v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creativity, plasticity, quality: on the emergence of a new food offering in Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Jeannerat</w:t>
+                <w:t xml:space="preserve">Knowledge, resources and markets : What territorial economic systems of valuation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. Jeannerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Wirtschaftsgeographie / Advances in Economic Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (2), pp.274-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698168v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortening food supply chains: A means for maintaining agriculture close to urban areas? The case of the French metropolitan area of Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
+                <w:t xml:space="preserve">Creativity, plasticity, quality: on the emergence of a new food offering in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Jeannerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift fur Wirtschaftsgeographie / Advances in Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zfw.2013.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01001371v1</w:t>
+                <w:t xml:space="preserve">hal-01698168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview de Michel Aglietta, Regards sur les questions d'actualité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Kebir</w:t>
+                <w:t xml:space="preserve">Shortening food supply chains: A means for maintaining agriculture close to urban areas? The case of the French metropolitan area of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.15.413-420⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950729v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview de Bertrand Hervieu, Regards sur les questions d'actualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une interview de Michel Aglietta, Regards sur les questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 15 (2013/1), p. 161 168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.15.161-168⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 15 (2013/4), page 413-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.15.413-420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00950731v1</w:t>
+                <w:t xml:space="preserve">hal-00950729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview d'Allen J. Scott, Regards sur les questions d'actualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une interview de Bertrand Hervieu, Regards sur les questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 15 (2013/3), p. 303 311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.15.303-311⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 15 (2013/1), p. 161 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.15.161-168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950730v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creativity, plasticity, quality : on the emergence of a new food offering in Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
+                <w:t xml:space="preserve">Une interview d'Allen J. Scott, Regards sur les questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues H. Jeannerat</w:t>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Wirtschaftsgeographie / Advances in Economic Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2013/3), p. 303 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.15.303-311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001619v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview de François Bourguignon, Regards sur les questions d'actualité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Kebir</w:t>
+                <w:t xml:space="preserve">Creativity, plasticity, quality : on the emergence of a new food offering in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. Jeannerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zeitschrift fur Wirtschaftsgeographie / Advances in Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1/2, pp.27-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00950733v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cantines bio : que reste-t-il de l'esprit pionnier?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
+                <w:t xml:space="preserve">Une interview de François Bourguignon, Regards sur les questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2012/3), p. 327 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.14.327-334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001624v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview d'Antoine Bailly, Regards sur les questions d'actualité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Kebir</w:t>
+                <w:t xml:space="preserve">Les cantines bio : que reste-t-il de l'esprit pionnier?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00950734v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview de Denise Pumain, Regards sur les questions d'actualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une interview d'Antoine Bailly, Regards sur les questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 14 (2012/4), p. 435 443. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.14.435-443⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 13 (2011/4), p. 433 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.13.433-439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950732v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview de Roland Castro, Regards sur les questions d'actualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une interview de Denise Pumain, Regards sur les questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (2011/1), p. 93-101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.13.93-101⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 14 (2012/4), p. 435 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.14.435-443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950737v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview de John Friedmann, Regards sur les questions d'actualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une interview de Roland Castro, Regards sur les questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (2011/2), p. 207 211. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 13 (2011/1), p. 93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.13.93-101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.13.207-211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00950736v1</w:t>
+                <w:t xml:space="preserve">hal-00950737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview de Georges Balandier, Regards sur les questions d'actualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une interview de John Friedmann, Regards sur les questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (2011/3), p. 321 329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.13.321-329⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13 (2011/2), p. 207 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.13.207-211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950735v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview de Maurice Allais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une interview de Georges Balandier, Regards sur les questions d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (2), pp.225-231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.12.225-231⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13 (2011/3), p. 321 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.13.321-329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01197951v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés dur les questions d'actualité. Une interview de Roberto Camagni</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une interview de Maurice Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (3), pp.353-360</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.12.225-231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197950v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Interview de René Passet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Regards croisés dur les questions d'actualité. Une interview de Roberto Camagni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (4), pp.438-447. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.353-360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01197949v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interview d'Edgar Morin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Une Interview de René Passet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (2010/1), pp.111-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.12.111-118⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (4), pp.438-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.12.437-447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197952v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources naturelles et culturelles: quels modes d’organisation ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Maillat</w:t>
+                <w:t xml:space="preserve">Une interview d'Edgar Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia Marche — Review of Regional Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2010/1), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.12.111-118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456557v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural resources and regional development : the case of the cultural legacy of watchmaking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crevoisier</w:t>
+                <w:t xml:space="preserve">Ressources naturelles et culturelles: quels modes d’organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planning Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economia Marche — Review of Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.43-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198159v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources development and actors coordination : what role for innovative milieus?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Cultural resources and regional development : the case of the cultural legacy of watchmaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJEIM.2007.012882⟩</w:t>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (9), pp.1189-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654310802401607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197676v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource et développement régional, quels enjeux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Kebir</w:t>
+                <w:t xml:space="preserve">Resources development and actors coordination : what role for innovative milieus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (2/3), pp.204-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJEIM.2007.012882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455845v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource et développement régional, quels enjeux ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
+                <w:t xml:space="preserve">Ressource et développement régional, quels enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 5, pp.701-723. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 5, pp.701-724</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653791v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions-cadres et compétitivité des régions : une relecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Kebir</w:t>
+                <w:t xml:space="preserve">Ressource et développement régional, quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.701-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.065.0701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455847v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conditions-cadres et compétitivité des régions : une relecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24 (1), pp.41-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning region et systèmes territoriaux de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3, pp.429-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2931,2960 +3061,2960 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial Approach to Crisis Management: The Case of Tourist Destinations Facing the Challenges of Energy and Climate Crises in France and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randolf Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPTATION OF SUMMER GLACIER SKI DESTINATIONS TO CLIMATE CHANGE: A SYSTEMIC APPROACH IN SAAS-FEE AND ZERMATT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Ephraim Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA, Aug 2024, Terceira Island, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching (with) digital tools. Barriers to the integration of digital technologies. Findings from the DIGI-SOC project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ochjoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA Winter Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA, Mar 2023, Donovaly, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04266987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of glacier tourism to climate change: a regional economic perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERSA 2023 62th Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association, Aug 2023, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04192256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lifeblood Of Summer Skiing Is Melting Away: Perceived Vulnerabilities And Adaptation Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Ephraim Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fragnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III International RESER Conference. Sierre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HES-SO Valais-Wallis, Dec 2023, Sierre, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04346428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice and appropriation of digital technology: evolution versus revolution? The case of the Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">webinaire AIMTD (2021), conférence AIMTD (2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mobile devices renew urban tourism practices? The case of the Champs Elysees in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSAI XIIIth World Conference: SMART REGIONS - Opportunities for sustainable development in the digital era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Moroccan Section of the Regional Science Association International, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices in M-tourism in the cities: The case of the Champs Elysees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th ERSA Congress “Places for People: Innovative, Inclusive and liveable Regions”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-tourism et renouvellement du tourisme urbain. Le cas des Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Ré-invention des territoires touristiques : entre attentes des consommateurs, adaptation de l’offre et nouvelles formes de résidentialités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7è Colloque du réseau OPDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New common goods, new forms of territorial development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55th European Regional Science Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux biens communs, nouvelles formes de développement territorial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l'Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and regional development of short supply food chains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosei University Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Innovation et rénovation thermique des bâtiments : un levier d’action pour la transition énergétique des territoires : le cas du projet Greenov»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la COP 21 à la COP 22 : Changements climatiques et transition énergétique des territoires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rabat Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and energy efficiency: challenges and opportunities for European cities and regions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Week of Regions and Cities, Brussels, 12-15 October </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common goods, territory and proximities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55th European Regional Science Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien commun, territoire et proximities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Journées de la Proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du milieu innovateur au milieu ancreur : actualité et devenir d’une théorie d’économie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Colloque International de l’Association de Sciences Régionales de Langue Française : Métropolisation, cohésion et performance, quels futurs pour nos territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The touristic capital of resorts : rethinking resort development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darbellay Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nahrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53rd European Regional Science Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tall buildings as urban objects for Sustainable cities? A New Approach to characterise urbanity of high-rises »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossignol Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual conference of the IGU urban commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Johanesbourg et Stellenbosch South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours multifonctionnelles, « ville verticale » et urbanité : enjeux et perspectives d'une articulation public/privé renouvelée</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Innovations durables - formes de territorialisation des activités économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du Labex Futurs urbains, marne-la-Vallée, France, 16-18/01. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">50ème Colloque International de l'Association de Sciences Régionales de Langue Française 2013 : " Culture- Patrimoine et Savoirs "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675963v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00912389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations durables - formes de territorialisation des activités économiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pedro Costa</w:t>
+                <w:t xml:space="preserve">Tours multifonctionnelles, « ville verticale » et urbanité : enjeux et perspectives d'une articulation public/privé renouvelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossignol Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème Colloque International de l'Association de Sciences Régionales de Langue Française 2013 : " Culture- Patrimoine et Savoirs "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque international du Labex Futurs urbains, marne-la-Vallée, France, 16-18/01. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00912389v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability, innovation and regional development : towards new forms of territorialisation of economic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosei University Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Tokyo Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability, Innovation and regional development : towards new forms of territorialisation of economic activities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd European Regional Science Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical proximity and the new short supply food chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2012, Toulouse, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The logistic leverages of short food supply chains performance in terms of sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligdwine Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic systems of knoweldge and gegions : a typology based on the analysis of producer-consumer relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Jeannerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRUID Summer conference on "Opening up innovation : strategy, organization and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRUID Society - Advancing premium research on innovation and the dynamics of technical, structural and institutional change (DRUID). Londres, GBR., Jun 2010, Londres, United Kingdom. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The issue of geographical proximity in the new forms of food production and consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. journées de la proximité : le temps des débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers. Poitiers, FRA., Oct 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic commodity chains in Ile-deFrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste J. B. Traversac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2009, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short supply chains in periurban zones : a way to maintain rurality near the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina L. Y. Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruraity near the city</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ressource Centres on Urban Agriculture an Food Security (RUAF). Leusden, NLD., Feb 2008, Leuven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The territorial economy: a general approach in order to understand and deal with globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colletis-Wah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Corpataux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication à ESF exploratory workshop: “The governance of Networks as a Determinant of Local Economic Development”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, San Sebastian, Spain. pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00405218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5894,205 +6024,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communs à l’épreuve du projet urbain et de l’initiative citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.96 P., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Innovation and Regional Development : Rethinking Innovative Milieus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar Publishing, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6102,1753 +6232,1753 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Sustainable Innovation and Regional Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Innovation and Regional Development- Rethinking Innovative Milieus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Sustainability, innovative milieus and territorial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Innovation and Regional Development : Rethinking Innovative Milieus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-24, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781784712211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in the sustainable renovation sector in Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leila Kebir; Olivier Crevoisier; Pedro Costa; Véronique Peyrache-Gadeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Innovation and Regional Development : Rethinking Innovative Milieus </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.50-62, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781784712211.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les ressources et leurs dynamiques : pour une approche institutionnelle et territoriale prenant en compte les relations producteurs-consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Glon, Bernard Pecqueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proximités et ressources territoriales - Au cœur des territoires créatifs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.161-172, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Issues of Sustainable Renovation in Non-Residential Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Issues of Sustainable Renovation in Non-Residential Buildings, in Joint Study by the Greenov Partners, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical proximity and new short supply food chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative industries and innovation in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 328 p., 2012, 978-0-415-67740-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raccourcissement des circuits alimentaires : une nouvelle ruralité en périphérie des villes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux rapports à la nature dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae; NSS Dialogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192 p., 2012, Indisciplines, 978-2-7592-1782-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts au révélateur des problématiques du développement régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuits courts : contribution au développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 224 p., 2011, Transversales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un ancrage territorial des relations producteur-consommateur en Ile de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Traversac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuits courts : contribution au développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 224 p., 2011, Transversales, 978-2-84444-808-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche institutionnelle et territoriale des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maillefert M., Petit O., Rousseau S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources, territoires, patrimoines et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PIE Peter Lang, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources environnementales et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zuindeau B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International networks, culture as a productive resource, and local development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giacomo Becattini, Marco Bellandi, Lisa De Propris </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The hand book of industrial district</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing Inc, pp.307-320, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural resources and regional development: the case of the cultural legacy of watchmaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phil Cooke; Luciana Lazzeretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative Cities, Cultural Clusters and Local Economic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, 2007, New Horizons in Regional Science, 978-1-84720-268-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The territorial economy : a general approach in order to understand and deal with globalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Colletis-Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Corpataux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks, Governance and Economic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing Limited, pp.21, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00264222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Theory of the Cluster – what it takes and what it implies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Maskell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bjorn Asheim; Phil Cooke; Ron Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clusters and Regional Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.30-49, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning region et systèmes territoriaux de production (reprint)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Camagni; Denis Maillat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux Innovateurs : théories et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, Anthropos, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des ressources et milieux innovateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maillat D., Camagni R., Mattéaccioli A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources naturelles et culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDES-GREMI, pp.261-290, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistemi produttivi territoriali e sviluppo endogeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impresa e teritorio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Il Mulino, pp.491-510, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The learning region and territorial production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Yasmina Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johansson B., Karlsson C., Stough, R. R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theories of Endogenous Regional Growth, Lessons for Regional Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.255-277, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7858,143 +7988,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrage et Durabilité : pierres angulaires de l'analyse des dynamiques territoriales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00912481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8004,118 +8134,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Qualifies as a Cluster Theory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Maskell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8262,51 +8392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074089ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6201" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Jeannerat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfw.2013.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yasmina L. Y. Kebir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45N5XNDL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.413-420" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WWSPF27F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.161-168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6MFJPQS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.303-311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W81RX1Z8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.327-334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NVKZP74Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.433-439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V3RTZQD5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.435-443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DLVMC6LB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.93-101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PJ4R7M0T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lafontaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.207-211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.321-329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yasmina Kebir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.225-231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259FD1E454E9BBC6BDFF660D11FAC25DFC1B15B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.437-447" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C4FCB9F6AB9AE14C01E3F765F806D80BB493BF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.111-118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E818B847E8B06C21D05EDA44440C79296F5CA7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crevoisier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654310802401607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2007.012882" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.065.0701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Ramseyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fragni&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ephraim Gerber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ochjoski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clivaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Claire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Pedro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boivin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Traversac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00405218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colletis-Wah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Corpataux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784712211" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784712211.00010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415677400/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198138v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1460-nouveaux-rapports-a-la-nature-dans-les-campagnes-.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198091v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4558-circuits-courts-contribution-au-developpement-regional.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Colletis-Wahl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maskell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456589v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Gerber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fragni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annale.2026.100219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074089ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6171" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6201" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nahrath" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Jeannerat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Jeannerat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfw.2013.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yasmina L. Y. Kebir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.04.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45N5XNDL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950729v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.413-420" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WWSPF27F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.161-168" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6MFJPQS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.303-311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W81RX1Z8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.327-334" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NVKZP74Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.433-439" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V3RTZQD5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.435-443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DLVMC6LB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.93-101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PJ4R7M0T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Lafontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.207-211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.321-329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Yasmina Kebir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.225-231" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259FD1E454E9BBC6BDFF660D11FAC25DFC1B15B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.437-447" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C4FCB9F6AB9AE14C01E3F765F806D80BB493BF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.12.111-118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E818B847E8B06C21D05EDA44440C79296F5CA7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crevoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654310802401607" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2007.012882" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.065.0701" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456519v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Ramseyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ephraim Gerber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ochjoski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698283v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442982v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clivaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darbellay Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Claire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912389v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675963v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Pedro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001379v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614963v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boivin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Traversac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757419v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00405218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colletis-Wah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Corpataux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784712211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675947v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784712211.00010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197976v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415677400/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198138v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1460-nouveaux-rapports-a-la-nature-dans-les-campagnes-.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Traversac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4558-circuits-courts-contribution-au-developpement-regional.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456550v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Colletis-Wahl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maskell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456586v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Ba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675959v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>