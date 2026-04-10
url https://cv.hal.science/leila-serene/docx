--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -160,51 +160,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Fluorescent Organic Matter as a Natural Transit Time Tracer in the Unsaturated Zone of the Fontaine De Vaucluse Karst System</w:t>
+                <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
@@ -224,97 +224,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milanka Babic</w:t>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology12020024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925964v1</w:t>
+                <w:t xml:space="preserve">hal-04844802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency hydrodynamic and hydrochemical data from karst unsaturated zone</w:t>
               </w:r>
@@ -428,278 +428,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
+                <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.111493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844802v1</w:t>
+                <w:t xml:space="preserve">hal-05004262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
+                <w:t xml:space="preserve">The Use of Fluorescent Organic Matter as a Natural Transit Time Tracer in the Unsaturated Zone of the Fontaine De Vaucluse Karst System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.111493. </w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrology12020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004262v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of the humification index to illustrate transit time differences in karst hydrosystems: application to the karst springs of the Fontaine de Vaucluse system (southeastern France)</w:t>
               </w:r>
@@ -737,51 +737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (19), pp.5035-5049. </w:t>
@@ -845,79 +845,79 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage hydrogéochimique des écoulements en milieu karstique : fluorescence de la matière organique naturelle et éléments traces. Application au système karstique de Fontaine de Vaucluse et à sa zone non saturée</w:t>
+                <w:t xml:space="preserve">Traçage hydrogéochimique des écoulements en milieu karstique : fluorescence de la matière organique naturelle et éléments traces. Application au système karstique de Fontaine de Vaucluse et à sa zone non saturée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'environnement. Montpellier université, 2023. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de l'environnement. Université de Montpellier, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2023UMONG148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04259739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1278,51 +1278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Karst Hydrogeology and Carbonate Reservoirs (Eurokarst 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
@@ -1403,51 +1403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Disciplinary Underground Science and Technology i-Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
@@ -1782,104 +1782,254 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La lettre d'Albion n°2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Simler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La lettre d'Albion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1904,183 +2054,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la source de Fontaine de Vaucluse et le forage de Vallon de l'oule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2148,51 +2298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08BDDB18"/>
+    <w:nsid w:val="BA7572E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2379,51 +2529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-serene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9569-1013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04259739v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-serene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9569-1013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04259739v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>