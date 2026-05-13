--- v1 (2026-04-10)
+++ v2 (2026-05-13)
@@ -160,401 +160,409 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
+                <w:t xml:space="preserve">High-frequency hydrodynamic and hydrochemical data from karst unsaturated zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844802v1</w:t>
+                <w:t xml:space="preserve">hal-05137363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency hydrodynamic and hydrochemical data from karst unsaturated zone</w:t>
+                <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.111812. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137363v1</w:t>
+                <w:t xml:space="preserve">hal-04844802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.111493. </w:t>
+              <w:t xml:space="preserve">, 2025, 60, pp.111493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -564,77 +572,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Fluorescent Organic Matter as a Natural Transit Time Tracer in the Unsaturated Zone of the Fontaine De Vaucluse Karst System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -698,77 +706,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of the humification index to illustrate transit time differences in karst hydrosystems: application to the karst springs of the Fontaine de Vaucluse system (southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1105,90 +1113,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leonide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. pp.1-22, </w:t>
@@ -1239,77 +1247,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of humification index to illustrate transit time differences of karst hydrosystems. Application to the karst springs of Fontaine de Vaucluse system (Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1364,77 +1372,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of natural organic matter fluorescence to illustrate transit time differences in the unsaturated zone of karst hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1547,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1665,51 +1673,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre d'Albion n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,51 +1993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre d'Albion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,77 +2124,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2298,51 +2306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA7572E4"/>
+    <w:nsid w:val="74CBF7AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2529,51 +2537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-serene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9569-1013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04259739v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-serene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9569-1013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04259739v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>