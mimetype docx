--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1173,499 +1173,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : l’innovation responsable, dimension stratégique des organisations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Temple</w:t>
+                <w:t xml:space="preserve">Area of protection in S-LCA: human well-being or societal quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Soltanpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuri Peri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.059.0005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.2073-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-019-01620-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618600v1</w:t>
+                <w:t xml:space="preserve">hal-02114758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area of protection in S-LCA: human well-being or societal quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iuri Peri</w:t>
+                <w:t xml:space="preserve">Editorial : l’innovation responsable, dimension stratégique des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24, pp.2073-2087. </w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.5-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-019-01620-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.059.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114758v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites entreprises en système de management collectif : vers une gestion constructive des paradoxes de la durabilité ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La décroissance écologique transforme l’entreprise, économie et innovation, l’esprit économique [recension d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, pp.267-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950456v1</w:t>
+                <w:t xml:space="preserve">hal-02620175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneuriat et innovation : contextes et concept [Compte-rendu de lecture]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petites entreprises en système de management collectif : vers une gestion constructive des paradoxes de la durabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1049966ar⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 274, pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622583v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décroissance écologique transforme l’entreprise, économie et innovation, l’esprit économique [recension d'ouvrage]</w:t>
+                <w:t xml:space="preserve">Entrepreneuriat et innovation : contextes et concept [Compte-rendu de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.201-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1049966ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620175v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et innovateur frugal : 4 cas de femmes innovatrices</w:t>
               </w:r>
@@ -2265,51 +2265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation sectorielle, reconfiguration des mésosystèmes [Editorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,280 +3087,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+                <w:t xml:space="preserve">Les coopératives sont elles vectrices de la transition numérique de l’agriculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Békanty Ange Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Vinid'Occ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419118v1</w:t>
+                <w:t xml:space="preserve">hal-05186885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancrage territorial des coopératives vinicoles et performance durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Macclenahan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252283v1</w:t>
+                <w:t xml:space="preserve">hal-05419093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’innovation variétale des coopératives et unions de coopératives vinicoles françaises</w:t>
+                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Makraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
@@ -3378,276 +3352,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque national Vinid'Occ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252263v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancrage territorial des coopératives vinicoles et performance durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Makraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yale Romaric-Vianney Koudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Macclenahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419093v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives sont elles vectrices de la transition numérique de l’agriculture ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Békanty Ange Kouassi</w:t>
+                <w:t xml:space="preserve">Les déterminants de l’innovation variétale des coopératives et unions de coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186885v1</w:t>
+                <w:t xml:space="preserve">hal-05252263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising governance, innovations and sustainability in the French wine industry: a comparison between cooperatives and investor owned firms</w:t>
               </w:r>
@@ -4983,217 +4983,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just being a consumer ? The role of social and solidarity based economy in a sustainable food system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+                <w:t xml:space="preserve">Les coopératives sont-elles dans le vert ? Le cas des coopératives agroalimentaires du Languedoc Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Sustainable Food Planning Conference (AESOP). Innovations in Urban Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.22</w:t>
+              <w:t xml:space="preserve">8ème Congrès du RIODD-ESEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962856v1</w:t>
+                <w:t xml:space="preserve">hal-04942014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives sont-elles dans le vert ? Le cas des coopératives agroalimentaires du Languedoc Roussillon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leïla Temri</w:t>
+                <w:t xml:space="preserve">Just being a consumer ? The role of social and solidarity based economy in a sustainable food system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès du RIODD-ESEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">5. European Sustainable Food Planning Conference (AESOP). Innovations in Urban Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942014v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopératives et développement durable : un lien évident ?</w:t>
               </w:r>
@@ -6612,77 +6612,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation responsable pour la revue Innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
@@ -6836,51 +6836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6929,1182 +6929,1454 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsibility – Responsible Innovation in corporate strategy and public policy</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Dimitri Uzunidis; Fedoua Kasmi; Laurent Adatto. </w:t>
+                <w:t xml:space="preserve">L’émergence de nouveaux modèles de numérique en agriculture : vers un numérique agricole accessible et responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.191-202, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248364v1</w:t>
+                <w:t xml:space="preserve">hal-05562802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises : vers de nouveaux modèles ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+                <w:t xml:space="preserve">La digitalisation agricole à l’épreuve des transitions : processus, acteurs et dynamiques systémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Bricas; Damien Conaré; Marie Walser. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Biao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Békanty Ange Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c20⟩</w:t>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.81-92, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462816v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises : vers de nouveaux modèles ?</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responsibility – Responsible Innovation in corporate strategy and public policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dimitri Uzunidis; Fedoua Kasmi; Laurent Adatto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 460 p., 2021, Innovation, Entrepreneurship and Management, 9781786304568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559232v1</w:t>
+                <w:t xml:space="preserve">hal-03248364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsible innovation</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les entreprises : vers de nouveaux modèles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Bricas; Damien Conaré; Marie Walser. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective Innovation Processes: Principles and Practices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2021, 978-2-7592-3352-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions; John Wiley &amp; Sons</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01893940v1</w:t>
+                <w:t xml:space="preserve">hal-03462816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Temri</w:t>
+                <w:t xml:space="preserve">Les entreprises : vers de nouveaux modèles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Classiques GARNIER, 374 p., 2017, Bibliothèque de l'Economiste, 978-2-406-06463-3</w:t>
+              <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595660v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte social</w:t>
+                <w:t xml:space="preserve">Responsible innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Classiques GARNIER, 374 p., 2017, Bibliothèque de l'Economiste, 978-2-406-06463-3</w:t>
+              <w:t xml:space="preserve">Collective Innovation Processes: Principles and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions; John Wiley &amp; Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 234 p., 2018, Innovation in Engineering and Technology SET, 978-1-7863-0377-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594050v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small businesses and sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation, and Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-1-4614-6616-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-6616-1_235-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier innovation et responsabilité sociétale des entreprises (RSE) : une clé pour la transition des entreprises agroalimentaires vers le développement durable ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capital social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 184 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
+              <w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Classiques GARNIER, 374 p., 2017, Bibliothèque de l'Economiste, 978-2-406-06463-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594198v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes agroalimentaires en transition [introduction de l'ouvrage]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contexte social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 183 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
+              <w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Classiques GARNIER, 374 p., 2017, Bibliothèque de l'Economiste, 978-2-406-06463-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601921v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes d'économie de l'innovation [Introduction générale]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concilier innovation et responsabilité sociétale des entreprises (RSE) : une clé pour la transition des entreprises agroalimentaires vers le développement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, Peter Lang, 2014, Business and Innovation, 978-2-87574-138-7</w:t>
+              <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 184 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796345v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’entreprises et systèmes sectoriels d’innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes agroalimentaires en transition [introduction de l'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, Peter Lang, 514 p., 2014, Business and Innovation, 978-2-87574-138-7</w:t>
+              <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 183 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506299v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small businesses and sustainable development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Principes d'économie de l'innovation [Introduction générale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation, and Entrepreneurship,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Peter Lang, 2014, Business and Innovation, 978-2-87574-138-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506463v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies d’entreprises et systèmes sectoriels d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Peter Lang, 514 p., 2014, Business and Innovation, 978-2-87574-138-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small businesses and sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation, and Entrepreneurship,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, 1908 p., 2013, 978-1-4614-3857-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-3858-8_235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations interorganisationnelles dans les TPE de haute technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8124,51 +8396,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katherine Gundolf; Annabelle Jaouen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations interorganisationnelles des PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes science publications; Lavoisier, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8178,95 +8450,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8276,51 +8548,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INNOGOUV : gouvernance, innovation et performance des coopératives vinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8342,73 +8614,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labex Entreprendre; UMR MoISA - Montpellier Interdisciplinary center on Sustainable Agri-food systems (social and nutritional sciences). 2021, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Etude SudVinBio : quels emplois en viticulture biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8447,156 +8719,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité d'un observatoire économique régional sur la vigne et le vin : première synthèse. Rapport confidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Khefifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut des Hautes Etudes de la Vigne et du Vin (IHEV). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8606,315 +8878,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les coopératives : « naturellement » plus responsables ? Le cas des coopératives du Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 8. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810666v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations dans les entreprises agroalimentaires du Languedoc-Roussillon : intensité, déterminants, effets sur la performance, et accompagnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 8. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810019v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives : « naturellement » plus responsables ? Le cas des coopératives du Languedoc-Roussillon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
+                <w:t xml:space="preserve">Les innovations dans les entreprises agroalimentaires du Languedoc-Roussillon : intensité, déterminants, effets sur la performance, et accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 8. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810854v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signes de qualité : frein ou moteur de l'innovation en agroalimentaire : le cas du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8941,51 +9213,51 @@
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Programme de recherche PSDR 2001-2006 </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8995,105 +9267,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’innovation technologique à l’innovation responsable dans les PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Montpellier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02799719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9161,51 +9433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4905B1B"/>
+    <w:nsid w:val="AF1763D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9392,51 +9664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-temri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4060-7267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050640429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;kanty Ange Kouassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#234;ve Dagher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2504g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Biao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror202.0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Soltanpour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Peri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-020-00165-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01620-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Sommer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049966ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grzesiak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleymane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ilbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.034.0011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.029.0103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cr&#233;ti&#233;neau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1984" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008470ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yale Romaric-Vianney Koudou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Macclenahan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Astruc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Cunha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Services D&#233;concentr&#233;s d'Appui &#192; La Recherche - Montpellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale d' Economie Alimentaire Et Agro-Industrielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sociedade Brasileira de Economia, Administra&#231;&#227;o E Sociologia Rural" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Quintero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DBU" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1398" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789216v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381504.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6616-1_235-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594198v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601921v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_235" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055783v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790822v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793711v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khefifi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810019v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-temri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4060-7267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050640429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;kanty Ange Kouassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#234;ve Dagher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2504g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Biao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror202.0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Soltanpour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Peri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-020-00165-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01620-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Sommer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049966ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grzesiak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleymane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ilbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.034.0011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.029.0103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cr&#233;ti&#233;neau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1984" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008470ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yale Romaric-Vianney Koudou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Macclenahan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Astruc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Cunha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Services D&#233;concentr&#233;s d'Appui &#192; La Recherche - Montpellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale d' Economie Alimentaire Et Agro-Industrielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sociedade Brasileira de Economia, Administra&#231;&#227;o E Sociologia Rural" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Quintero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DBU" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561297v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1398" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789216v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381504.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6616-1_235-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594050v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506463v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_235" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790822v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144041v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khefifi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810019v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814920v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>