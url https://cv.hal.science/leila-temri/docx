--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -497,317 +497,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting a date monoculture in Tunisia: Can underused date varieties decrease farm economic vulnerability?</w:t>
+                <w:t xml:space="preserve">Enjeux et risques de la digitalisation agricole : penser l’innovation responsable dans le contexte d’ouverture de processus d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rêve Dagher</w:t>
+                <w:t xml:space="preserve">Boris Biao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Faysse</w:t>
+                <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Temri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Faten Khamassi</w:t>
+                <w:t xml:space="preserve">Katherine Gundolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30682/nm2504g⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.13-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/ror202.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303130v1</w:t>
+                <w:t xml:space="preserve">hal-05162574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et risques de la digitalisation agricole : penser l’innovation responsable dans le contexte d’ouverture de processus d’innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confronting a date monoculture in Tunisia: Can underused date varieties decrease farm economic vulnerability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêve Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Biao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Temri</w:t>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Gundolf</w:t>
+                <w:t xml:space="preserve">Faten Khamassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (2), pp.13-30. </w:t>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2025), pp.117-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54695/ror202.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30682/nm2504g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162574v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance responsable de l’innovation et durabilité : le cas de l’agriculture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Biao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gundolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (1), pp.87-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -984,51 +984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne St-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1101,51 +1101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazdan Soltanpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuri Peri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (2), pp.167-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1173,499 +1173,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area of protection in S-LCA: human well-being or societal quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Editorial : l’innovation responsable, dimension stratégique des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-019-01620-y⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.059.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114758v1</w:t>
+                <w:t xml:space="preserve">hal-02618600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : l’innovation responsable, dimension stratégique des organisations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Area of protection in S-LCA: human well-being or societal quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Soltanpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuri Peri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59, pp.5-13. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.2073-2087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.059.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-019-01620-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618600v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décroissance écologique transforme l’entreprise, économie et innovation, l’esprit économique [recension d'ouvrage]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Entrepreneuriat et innovation : contextes et concept [Compte-rendu de lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.201-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1049966ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620175v1</w:t>
+                <w:t xml:space="preserve">hal-02622583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites entreprises en système de management collectif : vers une gestion constructive des paradoxes de la durabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 274, pp.111-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2018.00226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneuriat et innovation : contextes et concept [Compte-rendu de lecture]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La décroissance écologique transforme l’entreprise, économie et innovation, l’esprit économique [recension d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56, pp.267-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1049966ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622583v1</w:t>
+                <w:t xml:space="preserve">hal-02620175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et innovateur frugal : 4 cas de femmes innovatrices</w:t>
               </w:r>
@@ -1703,51 +1703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (51), pp.69-93. </w:t>
@@ -1785,51 +1785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives pour des systèmes alimentaires responsables et durables : le cas des projets alimentaires territoriaux de la région Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grzesiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1867,51 +1867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer le secteur agricole en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Souleymane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1949,51 +1949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et responsabilité sociale des entreprises (RSE) dans les entreprises agroalimentaires du Languedoc-Roussillon : le rôle de la performance économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,51 +2079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014/1 (43), pp.187-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2265,64 +2265,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation sectorielle, reconfiguration des mésosystèmes [Editorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2369,51 +2369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de la session &amp;quot;Système alimentaire durable et emploi&amp;quot; : organisée par la chaire UNESCO &amp;quot;Alimentations du Monde&amp;quot; de Montpellier SupAgro lors du 9ème congrès du RIODD, Bordeaux, 1-3 octobre 2014 [comptes rendus de colloque]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (10), pp.1695-1698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2438,51 +2438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agro-ressources et éco-systèmes : enjeux sociétaux et pratiques managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (10-11), pp.2131-2135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2520,51 +2520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'analyse des déterminants et processus d'innovation pour le développement durable dans les systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bienabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (10-11), pp.2027-2034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2589,51 +2589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations technologiques environnementales dans les petites entreprises : proposition d’un modèle d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.11-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage des bonnes pratiques de développement durable : le cas des PME agroalimentaires du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2784,51 +2784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Crétiéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (225-226), pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 302, pp.23-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2983,51 +2983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rastoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (1), pp.47-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3087,254 +3087,280 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives sont elles vectrices de la transition numérique de l’agriculture ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Békanty Ange Kouassi</w:t>
+                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque national Vinid'Occ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186885v1</w:t>
+                <w:t xml:space="preserve">hal-05419118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancrage territorial des coopératives vinicoles et performance durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Makraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yale Romaric-Vianney Koudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Macclenahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419093v1</w:t>
+                <w:t xml:space="preserve">hal-05252283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
+                <w:t xml:space="preserve">Les déterminants de l’innovation variétale des coopératives et unions de coopératives vinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Makraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
@@ -3352,302 +3378,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Vinid'Occ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419118v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancrage territorial des coopératives vinicoles et performance durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Macclenahan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252283v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’innovation variétale des coopératives et unions de coopératives vinicoles françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+                <w:t xml:space="preserve">Les coopératives sont elles vectrices de la transition numérique de l’agriculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Békanty Ange Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252263v1</w:t>
+                <w:t xml:space="preserve">hal-05186885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising governance, innovations and sustainability in the French wine industry: a comparison between cooperatives and investor owned firms</w:t>
               </w:r>
@@ -4052,51 +4052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement différentié des parties prenantes dans les processus d'innovation en agriculture numérique : leçons pour l'innovation responsable dans le secteur privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Biao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4229,64 +4229,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction of innovation processes: What types of innovation networks do exist in digital agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Biao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,64 +4324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction des processus d’innovation : une étude exploratoire des réseaux d’innovation en agriculture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Biao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4445,51 +4445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazdan Soltanpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuri Peri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Social Life Cycle Assessment (S-LCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Catania (UniCT). ITA.; Ecoinnovazione Srl. ITA.; RWTH Aachen University. DEU., Sep 2018, Pescara, Italy. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4553,51 +4553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Millésime Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4622,51 +4622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle moteur de l'entrepreneuriat dans le développement des systèmes alimentaires territorialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale : Systèmes alimentaires territorialisés : quelle stratégie pour un développement durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Ibn Zohr [Agadir] (UIZ). MAR., Nov 2017, Agadir, Maroc. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4730,51 +4730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tozanli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4851,51 +4851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2016, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4920,51 +4920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Salon International de l'Agriculture au Maroc (SIAM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Meknès, Maroc. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4989,51 +4989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives sont-elles dans le vert ? Le cas des coopératives agroalimentaires du Languedoc Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5078,247 +5078,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just being a consumer ? The role of social and solidarity based economy in a sustainable food system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Coopératives et développement durable : un lien évident ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Sustainable Food Planning Conference (AESOP). Innovations in Urban Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.22</w:t>
+              <w:t xml:space="preserve">8. Congrès du Réseau international de Recherche sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Lillois d’Études et de Recherches Sociologiques et Économiques - UMR 8019 (CLERSE). Villeneuve d’Ascq, FRA., Jun 2013, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962856v1</w:t>
+                <w:t xml:space="preserve">hal-01506215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopératives et développement durable : un lien évident ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Just being a consumer ? The role of social and solidarity based economy in a sustainable food system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès du Réseau international de Recherche sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Lillois d’Études et de Recherches Sociologiques et Économiques - UMR 8019 (CLERSE). Villeneuve d’Ascq, FRA., Jun 2013, Lille, France. 6 p</w:t>
+              <w:t xml:space="preserve">5. European Sustainable Food Planning Conference (AESOP). Innovations in Urban Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506215v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5490,51 +5490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été 2012 du RRI : Les nouvelles dimensions des systèmes sectoriels de l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5654,51 +5654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’innovation environnementale dans les PME agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5749,51 +5749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which innovations for sustainable development for the agro-food sector SME?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5978,51 +5978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Psdr. Programme Pour Et Sur Le Développement Régionalgrenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6073,51 +6073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in food SME's and local development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congress EAAE : Exploring diversity in the European agri-food system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Saragosse, Spain. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6416,51 +6416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6498,51 +6498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion of the theory of resources and capacities within a cooperative scheme of agricultural production. The case of the cooperative of services multiples of Siogui, R.L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6572,380 +6572,270 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation responsable pour la revue Innovations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2 (59), 280 p., 2019, Innovations (Paris), ISSN 1267-4982, 978-2-8073-9279-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae, 184 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558613v1</w:t>
+                <w:t xml:space="preserve">hal-01594385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 8, 514p., 2014, Business and Innovation, 978-2-87574-138-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6444-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...177 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6955,1428 +6845,1428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de nouveaux modèles de numérique en agriculture : vers un numérique agricole accessible et responsable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+                <w:t xml:space="preserve">La digitalisation agricole à l’épreuve des transitions : processus, acteurs et dynamiques systémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Biao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Békanty Ange Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Quae, pp.191-202, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+              <w:t xml:space="preserve">, éditions Quae, pp.81-92, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562802v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation agricole à l’épreuve des transitions : processus, acteurs et dynamiques systémiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gauche</w:t>
+                <w:t xml:space="preserve">L’émergence de nouveaux modèles de numérique en agriculture : vers un numérique agricole accessible et responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Quae, pp.81-92, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+              <w:t xml:space="preserve">, éditions Quae, pp.191-202, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561297v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsibility – Responsible Innovation in corporate strategy and public policy</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Dimitri Uzunidis; Fedoua Kasmi; Laurent Adatto. </w:t>
+                <w:t xml:space="preserve">Les entreprises : vers de nouveaux modèles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Bricas; Damien Conaré; Marie Walser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2021, 978-2-7592-3352-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248364v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises : vers de nouveaux modèles ?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Bricas; Damien Conaré; Marie Walser. </w:t>
+                <w:t xml:space="preserve">Responsibility – Responsible Innovation in corporate strategy and public policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dimitri Uzunidis; Fedoua Kasmi; Laurent Adatto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 460 p., 2021, Innovation, Entrepreneurship and Management, 9781786304568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462816v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises : vers de nouveaux modèles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsible innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective Innovation Processes: Principles and Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions; John Wiley &amp; Sons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 234 p., 2018, Innovation in Engineering and Technology SET, 978-1-7863-0377-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small businesses and sustainable development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Capital social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation, and Entrepreneurship</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Classiques GARNIER, 374 p., 2017, Bibliothèque de l'Economiste, 978-2-406-06463-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789216v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Contexte social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Classiques GARNIER, 374 p., 2017, Bibliothèque de l'Economiste, 978-2-406-06463-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595660v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Small businesses and sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire économique de l'entrepreneur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation, and Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-1-4614-6616-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-6616-1_235-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594050v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier innovation et responsabilité sociétale des entreprises (RSE) : une clé pour la transition des entreprises agroalimentaires vers le développement durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 184 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes agroalimentaires en transition [introduction de l'ouvrage]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 183 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes d'économie de l'innovation [Introduction générale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Peter Lang, 2014, Business and Innovation, 978-2-87574-138-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’entreprises et systèmes sectoriels d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Peter Lang, 514 p., 2014, Business and Innovation, 978-2-87574-138-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small businesses and sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation, and Entrepreneurship,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 1908 p., 2013, 978-1-4614-3857-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-3858-8_235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations interorganisationnelles dans les TPE de haute technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8396,51 +8286,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katherine Gundolf; Annabelle Jaouen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations interorganisationnelles des PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes science publications; Lavoisier, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8450,95 +8340,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8548,139 +8438,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INNOGOUV : gouvernance, innovation et performance des coopératives vinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labex Entreprendre; UMR MoISA - Montpellier Interdisciplinary center on Sustainable Agri-food systems (social and nutritional sciences). 2021, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Etude SudVinBio : quels emplois en viticulture biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8689,186 +8579,186 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité d'un observatoire économique régional sur la vigne et le vin : première synthèse. Rapport confidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Khefifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut des Hautes Etudes de la Vigne et du Vin (IHEV). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8878,386 +8768,386 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives : « naturellement » plus responsables ? Le cas des coopératives du Languedoc-Roussillon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 8. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810854v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les innovations dans les entreprises agroalimentaires du Languedoc-Roussillon : intensité, déterminants, effets sur la performance, et accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 8. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810666v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations dans les entreprises agroalimentaires du Languedoc-Roussillon : intensité, déterminants, effets sur la performance, et accompagnement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les coopératives : « naturellement » plus responsables ? Le cas des coopératives du Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 8. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810019v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signes de qualité : frein ou moteur de l'innovation en agroalimentaire : le cas du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Programme de recherche PSDR 2001-2006 </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9267,105 +9157,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’innovation technologique à l’innovation responsable dans les PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Montpellier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02799719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9433,51 +9323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF1763D0"/>
+    <w:nsid w:val="01AFCE50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9664,51 +9554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-temri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4060-7267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050640429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;kanty Ange Kouassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#234;ve Dagher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2504g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Biao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror202.0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Soltanpour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Peri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-020-00165-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01620-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Sommer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00226" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049966ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grzesiak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleymane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ilbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.034.0011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.029.0103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cr&#233;ti&#233;neau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1984" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008470ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yale Romaric-Vianney Koudou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Macclenahan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Astruc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Cunha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Services D&#233;concentr&#233;s d'Appui &#192; La Recherche - Montpellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale d' Economie Alimentaire Et Agro-Industrielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sociedade Brasileira de Economia, Administra&#231;&#227;o E Sociologia Rural" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Quintero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/editeur.php?ID_EDITEUR=DBU" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561297v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1398" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789216v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381504.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6616-1_235-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594050v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506463v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_235" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790822v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144041v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khefifi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810019v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814920v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-temri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4060-7267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050640429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;kanty Ange Kouassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Biao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror202.0013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#234;ve Dagher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2504g" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Soltanpour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Peri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-020-00165-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01620-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049966ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Sommer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00226" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grzesiak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleymane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ilbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.034.0011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.029.0103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cr&#233;ti&#233;neau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1984" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008470ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yale Romaric-Vianney Koudou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Macclenahan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Astruc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Cunha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Services D&#233;concentr&#233;s d'Appui &#192; La Recherche - Montpellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale d' Economie Alimentaire Et Agro-Industrielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sociedade Brasileira de Economia, Administra&#231;&#227;o E Sociologia Rural" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Quintero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248364v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1398" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789216v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381504.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6616-1_235-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506299v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_235" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785352v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khefifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814920v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>