--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -199,325 +199,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives, intermédiaires de la transition numérique de l’agriculture ?</w:t>
+                <w:t xml:space="preserve">Governance and sustainability-oriented innovations in wine firms: A qualitative study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Békanty Ange Kouassi</w:t>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, HS1, pp.66</w:t>
+              <w:t xml:space="preserve">, 2025, HS1, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324035v1</w:t>
+                <w:t xml:space="preserve">hal-05324182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance and sustainability-oriented innovations in wine firms: A qualitative study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, HS1, pp.83</w:t>
+              <w:t xml:space="preserve">, 2025, HS1, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324182v1</w:t>
+                <w:t xml:space="preserve">hal-05324002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
+                <w:t xml:space="preserve">Les coopératives, intermédiaires de la transition numérique de l’agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+                <w:t xml:space="preserve">Békanty Ange Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, HS1, pp.60</w:t>
+              <w:t xml:space="preserve">, 2025, HS1, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324002v1</w:t>
+                <w:t xml:space="preserve">hal-05324035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et risques de la digitalisation agricole : penser l’innovation responsable dans le contexte d’ouverture de processus d’innovation</w:t>
               </w:r>
@@ -750,51 +750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance responsable de l’innovation et durabilité : le cas de l’agriculture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Biao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Gundolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -841,77 +841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrifood chain characteristics and sustainability signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1394,209 +1394,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneuriat et innovation : contextes et concept [Compte-rendu de lecture]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petites entreprises en système de management collectif : vers une gestion constructive des paradoxes de la durabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1049966ar⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 274, pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622583v1</w:t>
+                <w:t xml:space="preserve">hal-01950456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites entreprises en système de management collectif : vers une gestion constructive des paradoxes de la durabilité ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrepreneuriat et innovation : contextes et concept [Compte-rendu de lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 274, pp.111-125. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.201-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1049966ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950456v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décroissance écologique transforme l’entreprise, économie et innovation, l’esprit économique [recension d'ouvrage]</w:t>
               </w:r>
@@ -2047,343 +2047,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La radicalité de l’innovation et ses déterminants : le cas des entreprises agroalimentaires en Languedoc-Roussillon</w:t>
+                <w:t xml:space="preserve">La responsabilité sociétale de l’entreprise dans le contexte des PME agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Domergue</w:t>
+                <w:t xml:space="preserve">L. Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Temri</w:t>
+                <w:t xml:space="preserve">L. Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Corporate social responsibility in the Mediterranean agro-food sector, 29, pp.10-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630026v1</w:t>
+                <w:t xml:space="preserve">hal-02164467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité sociétale de l’entreprise dans le contexte des PME agroalimentaires</w:t>
+                <w:t xml:space="preserve">L'innovation sectorielle, reconfiguration des mésosystèmes [Editorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazari</w:t>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Temri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Ilbert</w:t>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014/1 (43), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.043.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164467v1</w:t>
+                <w:t xml:space="preserve">hal-01506290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation sectorielle, reconfiguration des mésosystèmes [Editorial]</w:t>
+                <w:t xml:space="preserve">La radicalité de l’innovation et ses déterminants : le cas des entreprises agroalimentaires en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Temple</w:t>
+                <w:t xml:space="preserve">Marjorie Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014/1 (43), pp.5-11. </w:t>
+              <w:t xml:space="preserve">Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014/1 (43), pp.187-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.043.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.043.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506290v1</w:t>
+                <w:t xml:space="preserve">hal-02630026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de la session &amp;quot;Système alimentaire durable et emploi&amp;quot; : organisée par la chaire UNESCO &amp;quot;Alimentations du Monde&amp;quot; de Montpellier SupAgro lors du 9ème congrès du RIODD, Bordeaux, 1-3 octobre 2014 [comptes rendus de colloque]</w:t>
               </w:r>
@@ -3087,325 +3087,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ancrage territorial des coopératives vinicoles et performance durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Makraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yale Romaric-Vianney Koudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iciar Pavez</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Macclenahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Vinid'Occ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419118v1</w:t>
+                <w:t xml:space="preserve">hal-05252283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancrage territorial des coopératives vinicoles et performance durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Makraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yale Romaric-Vianney Koudou</w:t>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Temri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Macclenahan</w:t>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Colloque national Vinid'Occ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252283v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l’innovation variétale des coopératives et unions de coopératives vinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Makraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3430,90 +3430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l’adoption de l’innovation variétale dans les coopératives et les unions de coopératives vinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Makraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3538,77 +3538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives sont elles vectrices de la transition numérique de l’agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Békanty Ange Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA CCR Global Research Conference "Intercooperation for our common futures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3633,77 +3633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising governance, innovations and sustainability in the French wine industry: a comparison between cooperatives and investor owned firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Astruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3741,77 +3741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and sustainability in French wine firms: the importance of environmental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Astruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3849,77 +3849,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising governance, innovations and sustainability in the French wine industry: a comparison between cooperatives and investor owned firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Astruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,77 +3957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des coopératives dans la transition numérique de l’agriculture : premiers résultats d’une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Békanty Ange Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4065,51 +4065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement différentié des parties prenantes dans les processus d'innovation en agriculture numérique : leçons pour l'innovation responsable dans le secteur privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Biao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Innovation 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4134,77 +4134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance, innovation and sustainability: an exploratory study on French wine co-ops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA CCR Europe Research Conference "cooperatives in transition facing crisis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4514,51 +4514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vin Bio, c’est bon pour l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,51 +4838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4983,138 +4983,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives sont-elles dans le vert ? Le cas des coopératives agroalimentaires du Languedoc Roussillon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leïla Temri</w:t>
+                <w:t xml:space="preserve">Just being a consumer ? The role of social and solidarity based economy in a sustainable food system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès du RIODD-ESEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">5. European Sustainable Food Planning Conference (AESOP). Innovations in Urban Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942014v1</w:t>
+                <w:t xml:space="preserve">hal-01962856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopératives et développement durable : un lien évident ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5143,385 +5143,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès du Réseau international de Recherche sur les Organisations et le Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Lillois d’Études et de Recherches Sociologiques et Économiques - UMR 8019 (CLERSE). Villeneuve d’Ascq, FRA., Jun 2013, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just being a consumer ? The role of social and solidarity based economy in a sustainable food system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+                <w:t xml:space="preserve">Les coopératives sont-elles dans le vert ? Le cas des coopératives agroalimentaires du Languedoc Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Sustainable Food Planning Conference (AESOP). Innovations in Urban Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.22</w:t>
+              <w:t xml:space="preserve">8ème Congrès du RIODD-ESEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962856v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été 2012 du RRI : Les nouvelles dimensions des systèmes sectoriels de l’innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Montpellier, FRA., Aug 2012, Montpellier, France. 27 p</w:t>
+              <w:t xml:space="preserve">Ecole d’été du Réseau de Recherche sur l’Innovation (RRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811498v1</w:t>
+                <w:t xml:space="preserve">hal-04942037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été du Réseau de Recherche sur l’Innovation (RRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecole d'été 2012 du RRI : Les nouvelles dimensions des systèmes sectoriels de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Montpellier, FRA., Aug 2012, Montpellier, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942037v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La radicalité de l’innovation et ses déterminants : cas des entreprises agroalimentaires en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5585,51 +5585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Modèles agricoles coopératifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5883,51 +5883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international PSDR (Pour et Sur le Développement Régional), "Territoires et enjeux du développement régional", Lyon, 9-11 mars 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6174,90 +6174,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of varietal innovation in French wine cooperatives and unions. An exploratory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Makraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6282,90 +6282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising innovations and sustainability in wine firms. An exploratory study of French wine industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalia Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France. , pp.45-45, 2022, Seminar proceedings of Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6853,605 +6853,605 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation agricole à l’épreuve des transitions : processus, acteurs et dynamiques systémiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’émergence de nouveaux modèles de numérique en agriculture : vers un numérique agricole accessible et responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Quae, pp.81-92, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+              <w:t xml:space="preserve">, éditions Quae, pp.191-202, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561297v1</w:t>
+                <w:t xml:space="preserve">hal-05562802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de nouveaux modèles de numérique en agriculture : vers un numérique agricole accessible et responsable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La digitalisation agricole à l’épreuve des transitions : processus, acteurs et dynamiques systémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Brunel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mauro Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Biao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Békanty Ange Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Quae, pp.191-202, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+              <w:t xml:space="preserve">, éditions Quae, pp.81-92, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562802v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises : vers de nouveaux modèles ?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Bricas; Damien Conaré; Marie Walser. </w:t>
+                <w:t xml:space="preserve">Responsibility – Responsible Innovation in corporate strategy and public policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dimitri Uzunidis; Fedoua Kasmi; Laurent Adatto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 460 p., 2021, Innovation, Entrepreneurship and Management, 9781786304568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462816v1</w:t>
+                <w:t xml:space="preserve">hal-03248364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsibility – Responsible Innovation in corporate strategy and public policy</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Dimitri Uzunidis; Fedoua Kasmi; Laurent Adatto. </w:t>
+                <w:t xml:space="preserve">Les entreprises : vers de nouveaux modèles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Bricas; Damien Conaré; Marie Walser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2021, 978-2-7592-3352-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-ISTE</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248364v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises : vers de nouveaux modèles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7781,204 +7781,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier innovation et responsabilité sociétale des entreprises (RSE) : une clé pour la transition des entreprises agroalimentaires vers le développement durable ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gauche</w:t>
+                <w:t xml:space="preserve">Systèmes agroalimentaires en transition [introduction de l'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, 184 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
+              <w:t xml:space="preserve">, Editions Quae, 183 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594198v1</w:t>
+                <w:t xml:space="preserve">hal-01601921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes agroalimentaires en transition [introduction de l'ouvrage]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Lubello</w:t>
+                <w:t xml:space="preserve">Concilier innovation et responsabilité sociétale des entreprises (RSE) : une clé pour la transition des entreprises agroalimentaires vers le développement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agroalimentaires en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, 183 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
+              <w:t xml:space="preserve">, Editions Quae, 184 p., 2016, Update Sciences and Technologies, 978-2-7592-2573-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601921v1</w:t>
+                <w:t xml:space="preserve">hal-01594198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes d'économie de l'innovation [Introduction générale]</w:t>
               </w:r>
@@ -8249,51 +8249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations interorganisationnelles dans les TPE de haute technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katherine Gundolf; Annabelle Jaouen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations interorganisationnelles des PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes science publications; Lavoisier, 2008</w:t>
@@ -8452,64 +8452,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INNOGOUV : gouvernance, innovation et performance des coopératives vinicoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8540,51 +8540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Etude SudVinBio : quels emplois en viticulture biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8658,51 +8658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité d'un observatoire économique régional sur la vigne et le vin : première synthèse. Rapport confidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Antoine Saïsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8795,51 +8795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8870,64 +8870,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovations dans les entreprises agroalimentaires du Languedoc-Roussillon : intensité, déterminants, effets sur la performance, et accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8971,51 +8971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives : « naturellement » plus responsables ? Le cas des coopératives du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9323,51 +9323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01AFCE50"/>
+    <w:nsid w:val="44D2A06C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9554,51 +9554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-temri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4060-7267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050640429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;kanty Ange Kouassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324002v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Biao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror202.0013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#234;ve Dagher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2504g" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Soltanpour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Peri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-020-00165-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01620-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049966ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Sommer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00226" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grzesiak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleymane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ilbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.034.0011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.029.0103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cr&#233;ti&#233;neau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1984" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008470ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yale Romaric-Vianney Koudou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Macclenahan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Astruc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Cunha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Services D&#233;concentr&#233;s d'Appui &#192; La Recherche - Montpellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale d' Economie Alimentaire Et Agro-Industrielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sociedade Brasileira de Economia, Administra&#231;&#227;o E Sociologia Rural" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Quintero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248364v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1398" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789216v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381504.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6616-1_235-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506299v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_235" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785352v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khefifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814920v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leila-temri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4060-7267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050640429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324182v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Sa&#239;sset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Pavez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324035v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;kanty Ange Kouassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Biao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gundolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror202.0013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#234;ve Dagher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2504g" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.070.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02863801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne St-Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Soltanpour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuri Peri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40152-020-00165-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01620-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Sommer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00226" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049966ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grzesiak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleymane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ilbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couderc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0187" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.034.0011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.029.0103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cr&#233;ti&#233;neau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1984" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008470ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252283v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yale Romaric-Vianney Koudou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Macclenahan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168037v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Astruc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Cunha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Services D&#233;concentr&#233;s d'Appui &#192; La Recherche - Montpellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale d' Economie Alimentaire Et Agro-Industrielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sociedade Brasileira de Economia, Administra&#231;&#227;o E Sociologia Rural" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psdr. Programme Pour Et Sur Le D&#233;veloppement R&#233;gionalgrenoble" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Quintero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Florez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1398" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789216v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381504.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6616-1_235-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594198v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506299v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_235" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055783v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785352v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Montaigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khefifi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814920v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>