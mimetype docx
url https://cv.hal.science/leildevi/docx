--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1523,138 +1523,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for describing concurrency and communication of heterogeneous systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Papa Issa Diallo</w:t>
+                <w:t xml:space="preserve">Framework for Integrating ESL Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Koudri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Petrisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BM-FA'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">PMDE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156533v1</w:t>
+                <w:t xml:space="preserve">hal-00678272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Based Engineering for the support of Models of Computation: The Cometa Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Issa Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1683,195 +1696,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multi-Paradigm Modeling - MPM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.ISSN 1863-2122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for Integrating ESL Tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teodora Petrisor</w:t>
+                <w:t xml:space="preserve">An approach for describing concurrency and communication of heterogeneous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Issa Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMDE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, United Kingdom</w:t>
+              <w:t xml:space="preserve">BM-FA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678272v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoPCoM Methodology: Focus on Models of Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Koudri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2104,51 +2104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00677183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uascar Espinoza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02332734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwarya Arora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Bihan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.39" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01698582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01472718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Moller-Pedersen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2012.45&#183;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00635594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00678272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00677183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uascar Espinoza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02332734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwarya Arora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Bihan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.39" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01698582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01472718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Moller-Pedersen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2012.45&#183;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00678272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00635594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>