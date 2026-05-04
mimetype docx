--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1631,217 +1631,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Based Engineering for the support of Models of Computation: The Cometa Approach</w:t>
+                <w:t xml:space="preserve">An approach for describing concurrency and communication of heterogeneous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Issa Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multi-Paradigm Modeling - MPM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.ISSN 1863-2122</w:t>
+              <w:t xml:space="preserve">BM-FA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635594v1</w:t>
+                <w:t xml:space="preserve">hal-01156533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for describing concurrency and communication of heterogeneous systems</w:t>
+                <w:t xml:space="preserve">Model Based Engineering for the support of Models of Computation: The Cometa Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Issa Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BM-FA'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Workshop on Multi-Paradigm Modeling - MPM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.ISSN 1863-2122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156533v1</w:t>
+                <w:t xml:space="preserve">hal-00635594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoPCoM Methodology: Focus on Models of Computation</w:t>
               </w:r>
@@ -2104,51 +2104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00677183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uascar Espinoza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02332734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwarya Arora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Bihan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.39" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01698582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01472718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Moller-Pedersen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2012.45&#183;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00678272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00635594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00677183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uascar Espinoza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02332734v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwarya Arora" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Bihan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.39" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01698582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01472718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Moller-Pedersen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guychard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2012.45&#183;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00678272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Petrisor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00635594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>