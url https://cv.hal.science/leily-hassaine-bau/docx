--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -729,178 +729,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What next for the Mexican urban system? An example of metropolitan transition in Latin America</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Financialisation and mixed-use development. (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59 ième colloque de l'ASRDLF - Les territoires périphériques et ultrapériphériques face aux crises majeures: le retour de la distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre - La Réunion, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158333v1</w:t>
+                <w:t xml:space="preserve">hal-04314727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financialisation and mixed-use development. (Mexico)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What next for the Mexican urban system? An example of metropolitan transition in Latin America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59 ième colloque de l'ASRDLF - Les territoires périphériques et ultrapériphériques face aux crises majeures: le retour de la distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre (La Réunion), France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre - La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314727v1</w:t>
+                <w:t xml:space="preserve">hal-04158333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real estate finance companies in Mexico: a tool for reorganizing the Mexican urban system?</w:t>
               </w:r>
@@ -962,217 +962,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence-débat « La fragmentation urbaine, regards croisés Marseille/Brésil/Mexique/Afrique du Sud ».</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les récentes évolutions des échelles de la fermeture résidentielle avec les complexes urbains multifonctionnels à Monterrey (Mexique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“De Marseille aux Suds. Regards croisés sur la fragmentation urbaine”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">De Marseille aux Suds. Regards croisés sur la fragmentation urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665221v1</w:t>
+                <w:t xml:space="preserve">hal-03665216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récentes évolutions des échelles de la fermeture résidentielle avec les complexes urbains multifonctionnels à Monterrey (Mexique)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conférence-débat « La fragmentation urbaine, regards croisés Marseille/Brésil/Mexique/Afrique du Sud ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Encarnação Beltrão Sposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Marseille aux Suds. Regards croisés sur la fragmentation urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">“De Marseille aux Suds. Regards croisés sur la fragmentation urbaine”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665216v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financialization and gentrification: From the wave to the swell ? In V. Jolivet Session: Engaging with gentrification and financialization: a grassroots perspective.</w:t>
               </w:r>
@@ -2930,151 +2930,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04030434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los territorios de la élite en Monterrey (México), una geografía de la gran riqueza</w:t>
+                <w:t xml:space="preserve">Ressources de géographie pour les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843363v1</w:t>
+                <w:t xml:space="preserve">hal-03763662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources de géographie pour les enseignants</w:t>
+                <w:t xml:space="preserve">Los territorios de la élite en Monterrey (México), una geografía de la gran riqueza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763662v1</w:t>
+                <w:t xml:space="preserve">hal-03843363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La privatisation urbaine: https://www.mysweetimmo.com/2022/04/06/leily-hassaine-bau-espi-la-privatisation-urbaine</w:t>
               </w:r>
@@ -3472,51 +3472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C94D6F69"/>
+    <w:nsid w:val="6148A85E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3703,51 +3703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leily-hassaine-bau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6513-5016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;ly Hassaine-Bau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.254.0665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarna&#231;&#227;o Beltr&#227;o Sposito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807366848-economie-de-l-immobilier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matari Pierre Manigat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Jasso L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouchier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03665172v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/leily-hassaine-bau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6513-5016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244441v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;ly Hassaine-Bau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.254.0665" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarna&#231;&#227;o Beltr&#227;o Sposito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807366848-economie-de-l-immobilier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matari Pierre Manigat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Jasso L&#243;pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843363v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouchier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03665172v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>